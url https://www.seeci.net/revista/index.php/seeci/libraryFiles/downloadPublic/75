--- v1 (2026-02-19)
+++ v2 (2026-05-13)
@@ -1,56 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="63199582" w14:textId="77777777" w:rsidR="002428D4" w:rsidRPr="002428D4" w:rsidRDefault="002428D4" w:rsidP="00A03670">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="524"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-286"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="14"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2747,51 +2746,61 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">texto normal, texto normal, texto normal... </w:t>
       </w:r>
       <w:r w:rsidR="007C4DC7" w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tahoma </w:t>
       </w:r>
       <w:r w:rsidR="00EC1AEC" w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12, justificado</w:t>
       </w:r>
       <w:r w:rsidR="007C4DC7" w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -3644,50 +3653,51 @@
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71D43E1A" wp14:editId="7696D740">
             <wp:extent cx="4184650" cy="2730500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Imagen 2" descr="Descripción: grafico_distribucion_trabajadores_por_sector_3t_2006"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 2" descr="Descripción: grafico_distribucion_trabajadores_por_sector_3t_2006"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
@@ -4878,51 +4888,62 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1960">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Autor, Año) </w:t>
       </w:r>
       <w:r w:rsidRPr="000A1960">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal.</w:t>
+        <w:t xml:space="preserve">texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>texto normal.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79AA9DDE" w14:textId="3CE74E20" w:rsidR="004E1C75" w:rsidRPr="00A81916" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A63AE6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -6078,50 +6099,51 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. (Tesis inédita de maestría o doctorado). Nombre de la institución, Localización.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397F43B2" w14:textId="5517590D" w:rsidR="00650AC0" w:rsidRDefault="00650AC0" w:rsidP="008F11BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1960">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Ejemplo de REVISTAS:</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1960">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C287C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">(autores separados por </w:t>
       </w:r>
       <w:r w:rsidR="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7831,61 +7853,61 @@
         </w:rPr>
         <w:t>Y así sucesivamente con los siguientes autores…</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B23EBA" w:rsidRPr="00A63AE6" w:rsidSect="009002EF">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1416" w:bottom="1418" w:left="1418" w:header="567" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06FE11BD" w14:textId="77777777" w:rsidR="00406481" w:rsidRDefault="00406481" w:rsidP="004E1C75">
+    <w:p w14:paraId="7C89C7C6" w14:textId="77777777" w:rsidR="00260969" w:rsidRDefault="00260969" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5044479C" w14:textId="77777777" w:rsidR="00406481" w:rsidRDefault="00406481" w:rsidP="004E1C75">
+    <w:p w14:paraId="4874C233" w14:textId="77777777" w:rsidR="00260969" w:rsidRDefault="00260969" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8378,61 +8400,61 @@
     <w:r w:rsidR="00C62520" w:rsidRPr="004378D4">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D609F7">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EB33B93" w14:textId="77777777" w:rsidR="00406481" w:rsidRDefault="00406481" w:rsidP="004E1C75">
+    <w:p w14:paraId="3930D9D0" w14:textId="77777777" w:rsidR="00260969" w:rsidRDefault="00260969" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="692AACEB" w14:textId="77777777" w:rsidR="00406481" w:rsidRDefault="00406481" w:rsidP="004E1C75">
+    <w:p w14:paraId="5FA42764" w14:textId="77777777" w:rsidR="00260969" w:rsidRDefault="00260969" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="55A78FA7" w14:textId="77777777" w:rsidR="00E06EE3" w:rsidRPr="00A81916" w:rsidRDefault="00E06EE3" w:rsidP="00E06EE3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
@@ -8593,51 +8615,51 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6233795" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="19050">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
+                          <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="65E10696" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-17.8pt;margin-top:19.45pt;width:490.85pt;height:0;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByZXWEuQEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZStFuNOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v56/nh0xcp&#10;OILX4NCbVh4Ny7vVxw/LKTRmgQM6bUgkEM/NFFo5xBiaqmI1mBF4hsH45OyQRojpSn2lCaaEPrpq&#10;Udc31YSkA6EyzOn1/tUpVwW/64yKP7uOTRSulYlbLCeVc5vParWEpicIg1UnGvAfLEawPhW9QN1D&#10;BLEj+w/UaBUhYxdnCscKu84qU3pI3czrv7p5GiCY0ksSh8NFJn4/WPVjv/YbytTVwT+FR1QvLDyu&#10;B/C9KQSejyENbp6lqqbAzSUlXzhsSGyn76hTDOwiFhUOHY0ZMvUnDkXs40Vsc4hCpcebxdXV59tr&#10;KdTZV0FzTgzE8ZvBUWSjlRwJbD/ENXqfRoo0L2Vg/8gx04LmnJCrenywzpXJOi+mxP22vq5LBqOz&#10;OntzHFO/XTsSe8jLUb7SZPK8DSPceV3QBgP668mOYN2rnao7f9Imy5F3j5st6uOGzpql6RWap03L&#10;6/H2XrL//A+r3wAAAP//AwBQSwMEFAAGAAgAAAAhAHVnW0TcAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJC5oS8eg6rqmE0LixIFu8ABuY9pqjVM16RreniAOcLT96ff3F4dg&#10;BnGhyfWWFWzWCQjixuqeWwUf7y+rDITzyBoHy6TgixwcyuurAnNtFz7S5eRbEUPY5aig837MpXRN&#10;Rwbd2o7E8fZpJ4M+jlMr9YRLDDeDvE+SVBrsOX7ocKTnjprzaTYKwlvKPlRZqBeeX112VwU0lVK3&#10;N+FpD8JT8H8w/OhHdSijU21n1k4MClbbxzSiCrbZDkQEdg/pBkT9u5BlIf83KL8BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAcmV1hLkBAABXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdWdbRNwAAAAJAQAADwAAAAAAAAAAAAAAAAATBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokeweight="1.5pt"/>
@@ -9064,87 +9086,87 @@
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>Revi</w:t>
                           </w:r>
                           <w:r w:rsidR="00136152">
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:b/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>sta de Comunicación de la SEECI (Año)</w:t>
                           </w:r>
                           <w:r w:rsidR="009565E3">
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:b/>
                               <w:noProof/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve">. </w:t>
                           </w:r>
                         </w:p>
-                        <w:p w14:paraId="21A7E111" w14:textId="77777777" w:rsidR="005B7FC1" w:rsidRDefault="005B7FC1" w:rsidP="001E56D1">
+                        <w:p w14:paraId="21A7E111" w14:textId="7FB684B9" w:rsidR="005B7FC1" w:rsidRDefault="005B7FC1" w:rsidP="001E56D1">
                           <w:pPr>
                             <w:spacing w:after="0"/>
                             <w:jc w:val="right"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:b/>
                               <w:noProof/>
                             </w:rPr>
                           </w:pPr>
                           <w:r w:rsidRPr="00672DBA">
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t>ISSN:</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00672DBA">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:b/>
                               <w:color w:val="000000"/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
-                          <w:r w:rsidRPr="00672DBA">
+                          <w:r w:rsidR="000957E0" w:rsidRPr="000957E0">
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
-                            <w:t>1576-3420</w:t>
+                            <w:t>2695-5156</w:t>
                           </w:r>
                           <w:r w:rsidR="009565E3">
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:b/>
                               <w:sz w:val="20"/>
                               <w:szCs w:val="20"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="40721E72" w14:textId="77777777" w:rsidR="005B7FC1" w:rsidRDefault="005B7FC1" w:rsidP="005B7FC1">
                           <w:pPr>
                             <w:spacing w:before="240" w:after="0"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                               <w:b/>
                               <w:noProof/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                         <w:p w14:paraId="7506CA03" w14:textId="77777777" w:rsidR="005B7FC1" w:rsidRPr="00DB2261" w:rsidRDefault="005B7FC1" w:rsidP="005B7FC1">
                           <w:pPr>
                             <w:spacing w:before="240" w:after="0"/>
                             <w:rPr>
@@ -9202,87 +9224,87 @@
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>Revi</w:t>
                     </w:r>
                     <w:r w:rsidR="00136152">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:b/>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>sta de Comunicación de la SEECI (Año)</w:t>
                     </w:r>
                     <w:r w:rsidR="009565E3">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:b/>
                         <w:noProof/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve">. </w:t>
                     </w:r>
                   </w:p>
-                  <w:p w14:paraId="21A7E111" w14:textId="77777777" w:rsidR="005B7FC1" w:rsidRDefault="005B7FC1" w:rsidP="001E56D1">
+                  <w:p w14:paraId="21A7E111" w14:textId="7FB684B9" w:rsidR="005B7FC1" w:rsidRDefault="005B7FC1" w:rsidP="001E56D1">
                     <w:pPr>
                       <w:spacing w:after="0"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:b/>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00672DBA">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t>ISSN:</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00672DBA">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:b/>
                         <w:color w:val="000000"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
-                    <w:r w:rsidRPr="00672DBA">
+                    <w:r w:rsidR="000957E0" w:rsidRPr="000957E0">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
-                      <w:t>1576-3420</w:t>
+                      <w:t>2695-5156</w:t>
                     </w:r>
                     <w:r w:rsidR="009565E3">
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:b/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="40721E72" w14:textId="77777777" w:rsidR="005B7FC1" w:rsidRDefault="005B7FC1" w:rsidP="005B7FC1">
                     <w:pPr>
                       <w:spacing w:before="240" w:after="0"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                         <w:b/>
                         <w:noProof/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                   <w:p w14:paraId="7506CA03" w14:textId="77777777" w:rsidR="005B7FC1" w:rsidRPr="00DB2261" w:rsidRDefault="005B7FC1" w:rsidP="005B7FC1">
                     <w:pPr>
                       <w:spacing w:before="240" w:after="0"/>
                       <w:rPr>
@@ -9325,51 +9347,51 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5868035" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="19050">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
+                          <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="71F657E6" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:37.15pt;margin-top:39.55pt;width:462.05pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFBw24uAEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Y6pMiMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4IlEg+Pj7Sq7vj6MTBEFv0rZzPaimMV6it71v58+Xx01IK&#10;juA1OPSmlSfD8m798cNqCo25wQGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH111&#10;U9e31YSkA6EyzOn1/s0p1wW/64yKP7qOTRSulYlbLCeVc5fPar2CpicIg1VnGvAPLEawPhW9Qt1D&#10;BLEn+xfUaBUhYxdnCscKu84qU3pI3czrP7p5HiCY0ksSh8NVJv5/sOr7YeO3lKmro38OT6heWXjc&#10;DOB7Uwi8nEIa3DxLVU2Bm2tKvnDYkthN31CnGNhHLCocOxozZOpPHIvYp6vY5hiFSo+L5e2y/ryQ&#10;Ql18FTSXxEAcvxocRTZayZHA9kPcoPdppEjzUgYOTxwzLWguCbmqx0frXJms82JK3L/Ui7pkMDqr&#10;szfHMfW7jSNxgLwc5StNJs/7MMK91wVtMKAfznYE697sVN35szZZjrx73OxQn7Z00SxNr9A8b1pe&#10;j/f3kv37f1j/AgAA//8DAFBLAwQUAAYACAAAACEAIL83cdsAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU+EQAyF7yb+h0lNvBh3WN2sgAwbY+LJg7j6AwpUIDIdwgzL+O+t8aCnpn0vr98rDtGO&#10;6kSzHxwb2G4SUMSNawfuDLy/PV2noHxAbnF0TAa+yMOhPD8rMG/dyq90OoZOSQj7HA30IUy51r7p&#10;yaLfuIlYtA83Wwyyzp1uZ1wl3I76Jkn22uLA8qHHiR57aj6PizUQX/YcYpXGeuXl2adXVURbGXN5&#10;ER/uQQWK4c8MP/iCDqUw1W7h1qvRwN3uVpwysy0o0bMs3YGqfw+6LPT/AuU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMUHDbi4AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACC/N3HbAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="1.5pt"/>
@@ -9455,116 +9477,117 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1427312581">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="111"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E1C75"/>
     <w:rsid w:val="00004899"/>
     <w:rsid w:val="000063C6"/>
     <w:rsid w:val="00012ACF"/>
     <w:rsid w:val="00024E97"/>
     <w:rsid w:val="00054541"/>
     <w:rsid w:val="00067D40"/>
     <w:rsid w:val="0007538F"/>
+    <w:rsid w:val="000957E0"/>
     <w:rsid w:val="000A1960"/>
     <w:rsid w:val="000A25AD"/>
     <w:rsid w:val="000A2B4A"/>
     <w:rsid w:val="000B1174"/>
     <w:rsid w:val="000B1BD1"/>
     <w:rsid w:val="000B538A"/>
     <w:rsid w:val="000E2696"/>
     <w:rsid w:val="00102EDB"/>
     <w:rsid w:val="00111751"/>
     <w:rsid w:val="00130BE1"/>
     <w:rsid w:val="00131F53"/>
     <w:rsid w:val="001353E0"/>
     <w:rsid w:val="00136152"/>
     <w:rsid w:val="00145119"/>
     <w:rsid w:val="00160308"/>
     <w:rsid w:val="00171535"/>
     <w:rsid w:val="00191C23"/>
     <w:rsid w:val="001B19BC"/>
     <w:rsid w:val="001B1F0E"/>
     <w:rsid w:val="001C3D0B"/>
     <w:rsid w:val="001C682C"/>
     <w:rsid w:val="001E51F2"/>
     <w:rsid w:val="001E56D1"/>
     <w:rsid w:val="001E5C34"/>
     <w:rsid w:val="001E6153"/>
     <w:rsid w:val="001F4D22"/>
     <w:rsid w:val="00210BA0"/>
     <w:rsid w:val="002428D4"/>
     <w:rsid w:val="00245F75"/>
     <w:rsid w:val="002537C0"/>
     <w:rsid w:val="002557EA"/>
     <w:rsid w:val="0025719B"/>
+    <w:rsid w:val="00260969"/>
     <w:rsid w:val="0028019F"/>
     <w:rsid w:val="00291202"/>
     <w:rsid w:val="002B1CA8"/>
     <w:rsid w:val="002C7369"/>
     <w:rsid w:val="002C79E1"/>
     <w:rsid w:val="002D3F5C"/>
     <w:rsid w:val="002F4774"/>
     <w:rsid w:val="00303CB6"/>
     <w:rsid w:val="00303D10"/>
     <w:rsid w:val="00310C3B"/>
     <w:rsid w:val="00311697"/>
     <w:rsid w:val="00347008"/>
     <w:rsid w:val="00357290"/>
     <w:rsid w:val="00370E21"/>
     <w:rsid w:val="00374DFA"/>
     <w:rsid w:val="00396D98"/>
     <w:rsid w:val="003A57B7"/>
     <w:rsid w:val="003D21B6"/>
     <w:rsid w:val="004039C0"/>
     <w:rsid w:val="00406481"/>
     <w:rsid w:val="004107C6"/>
     <w:rsid w:val="00422E9F"/>
     <w:rsid w:val="004378D4"/>
     <w:rsid w:val="004457D3"/>
     <w:rsid w:val="004630A8"/>
@@ -9634,50 +9657,51 @@
     <w:rsid w:val="009269A8"/>
     <w:rsid w:val="00937DD9"/>
     <w:rsid w:val="009565E3"/>
     <w:rsid w:val="009573A9"/>
     <w:rsid w:val="0097774B"/>
     <w:rsid w:val="009A0453"/>
     <w:rsid w:val="009A0931"/>
     <w:rsid w:val="009B3710"/>
     <w:rsid w:val="009C2523"/>
     <w:rsid w:val="009F535B"/>
     <w:rsid w:val="00A031EB"/>
     <w:rsid w:val="00A03670"/>
     <w:rsid w:val="00A03C19"/>
     <w:rsid w:val="00A0423A"/>
     <w:rsid w:val="00A06140"/>
     <w:rsid w:val="00A26150"/>
     <w:rsid w:val="00A279DC"/>
     <w:rsid w:val="00A35AA1"/>
     <w:rsid w:val="00A43123"/>
     <w:rsid w:val="00A43597"/>
     <w:rsid w:val="00A45BA9"/>
     <w:rsid w:val="00A63AE6"/>
     <w:rsid w:val="00A65D27"/>
     <w:rsid w:val="00A81916"/>
     <w:rsid w:val="00A835B7"/>
+    <w:rsid w:val="00A928D3"/>
     <w:rsid w:val="00A9483C"/>
     <w:rsid w:val="00AE22E7"/>
     <w:rsid w:val="00AE6187"/>
     <w:rsid w:val="00B178D7"/>
     <w:rsid w:val="00B23EBA"/>
     <w:rsid w:val="00B3652E"/>
     <w:rsid w:val="00B422A5"/>
     <w:rsid w:val="00B4583C"/>
     <w:rsid w:val="00B64435"/>
     <w:rsid w:val="00B6759C"/>
     <w:rsid w:val="00B96C1A"/>
     <w:rsid w:val="00BA0E62"/>
     <w:rsid w:val="00BB4C47"/>
     <w:rsid w:val="00BB4F81"/>
     <w:rsid w:val="00BC7A7F"/>
     <w:rsid w:val="00BD22D1"/>
     <w:rsid w:val="00BD3F78"/>
     <w:rsid w:val="00BD4CD6"/>
     <w:rsid w:val="00BE2D79"/>
     <w:rsid w:val="00BE363D"/>
     <w:rsid w:val="00BE451A"/>
     <w:rsid w:val="00BE7487"/>
     <w:rsid w:val="00C34530"/>
     <w:rsid w:val="00C43CCD"/>
     <w:rsid w:val="00C62520"/>
@@ -10916,75 +10940,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9634578C-FC35-4CD9-B555-404487FA0031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1831</Words>
-  <Characters>10551</Characters>
+  <Words>1904</Words>
+  <Characters>10478</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>206</Lines>
-  <Paragraphs>104</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12278</CharactersWithSpaces>
+  <CharactersWithSpaces>12358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="84" baseType="variant">
       <vt:variant>
         <vt:i4>852006</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:correoelectronico@dominio.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2752552</vt:i4>
       </vt:variant>
       <vt:variant>