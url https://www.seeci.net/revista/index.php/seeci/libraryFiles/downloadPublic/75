--- v2 (2026-05-13)
+++ v3 (2026-08-04)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="63199582" w14:textId="77777777" w:rsidR="002428D4" w:rsidRPr="002428D4" w:rsidRDefault="002428D4" w:rsidP="00A03670">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="524"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-286"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="14"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="178"/>
         <w:tblW w:w="10598" w:type="dxa"/>
@@ -1269,51 +1270,51 @@
     </w:p>
     <w:p w14:paraId="42FFDF53" w14:textId="77777777" w:rsidR="00012ACF" w:rsidRPr="00327179" w:rsidRDefault="00012ACF" w:rsidP="00012ACF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00327179">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cómo citar el artículo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D27559B" w14:textId="392EAD71" w:rsidR="00012ACF" w:rsidRPr="00327179" w:rsidRDefault="00012ACF" w:rsidP="00012ACF">
+    <w:p w14:paraId="6D27559B" w14:textId="2D3D83A4" w:rsidR="00012ACF" w:rsidRPr="00327179" w:rsidRDefault="00012ACF" w:rsidP="00012ACF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00327179">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1498,59 +1499,59 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00303CB6" w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado)</w:t>
       </w:r>
       <w:r w:rsidR="00303CB6">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:anchor=".ID" w:history="1">
-        <w:r w:rsidR="00866206" w:rsidRPr="00141B9B">
+      <w:hyperlink r:id="rId16" w:anchor=".eID" w:history="1">
+        <w:r w:rsidR="00C95620" w:rsidRPr="00314810">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
-          <w:t>https://doi.org/10.15198/seeci.año.#.ID</w:t>
+          <w:t>https://doi.org/10.15198/seeci.año.#.eID</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00012ACF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(lo pone el editor)</w:t>
       </w:r>
       <w:r w:rsidRPr="00327179">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2550,95 +2551,376 @@
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sin línea en blanco entre párrafos. (</w:t>
       </w:r>
       <w:r w:rsidR="00EE645C" w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ajustarse a esta plantilla</w:t>
       </w:r>
       <w:r w:rsidR="00EE645C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF86F0B" w14:textId="77777777" w:rsidR="00E06EE3" w:rsidRPr="00A81916" w:rsidRDefault="00E06EE3" w:rsidP="00E06EE3">
+    <w:p w14:paraId="1BF86F0B" w14:textId="77777777" w:rsidR="00E06EE3" w:rsidRDefault="00E06EE3" w:rsidP="00E06EE3">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:bCs/>
+          <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto normal, texto normal, texto normal, texto normal, Nota a pie de página</w:t>
       </w:r>
       <w:r w:rsidRPr="007C4DC7">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r w:rsidRPr="007C4DC7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
       <w:r w:rsidRPr="00E06EE3">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397C9DFE" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00A81916" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cita directa </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en el texto normal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>menos de 40 palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Se encierra entre comillas el texto citado. Si la obra tiene uno o dos autores, se cita ambos apellidos todo el tiempo (Autor y Autor, Año). Cuando tenga más de dos autores, sólo se escribe el apellido del primer autor, seguido de la frase </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:i/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>et al.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sin cursivas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CC5EFD0" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00DF384F" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A835B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto de cita en cursiva, texto de cita en cursiva, texto de cita en cursiva, texto de cita en cursiva, texto de cita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A835B7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">” </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Autor, Año, p. XXX) texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="508DF6E6" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="008B50A4" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A63AE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cita directa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el texto normal de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>más de 40 palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Si la cita tiene más de 40 palabras, se escribe el texto en bloque, sin comillas, en una línea aparte, con sangría izquierda de 1,25 cm, sin sangrar la primera línea de la cita.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7145A49A" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="000A1960" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal… </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="299CE59B" w14:textId="1E8A6F0F" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0088009B">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita (Autor, Año, p. XXX).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24C8C041" w14:textId="77777777" w:rsidR="00BD3F78" w:rsidRPr="00A81916" w:rsidRDefault="00BD3F78" w:rsidP="00A81916">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="007537B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C4DC7">
         <w:t xml:space="preserve">OBJETIVOS </w:t>
       </w:r>
       <w:r w:rsidR="006F6616" w:rsidRPr="00A81916">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00EC1AEC" w:rsidRPr="00A81916">
@@ -2717,259 +2999,1396 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12, justificado)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229D8004" w14:textId="77777777" w:rsidR="00EC1AEC" w:rsidRPr="00A81916" w:rsidRDefault="00BD3F78" w:rsidP="00A81916">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidR="007537B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C4DC7">
         <w:t xml:space="preserve">METODOLOGÍA </w:t>
       </w:r>
       <w:r w:rsidR="00EC1AEC" w:rsidRPr="00A81916">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>(Tahoma 12, mayúscula, negrita, justificado)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00754030">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Tahoma </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00A81916">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>12, mayúscula, negrita, justificado)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F44D77F" w14:textId="77777777" w:rsidR="00BD3F78" w:rsidRPr="008B50A4" w:rsidRDefault="00BD3F78" w:rsidP="00EC1AEC">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">texto normal, texto normal, texto normal... </w:t>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
       <w:r w:rsidR="007C4DC7" w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tahoma </w:t>
       </w:r>
       <w:r w:rsidR="00EC1AEC" w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12, justificado</w:t>
       </w:r>
       <w:r w:rsidR="007C4DC7" w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0BE5E5" w14:textId="77777777" w:rsidR="00EC1AEC" w:rsidRDefault="00BD3F78" w:rsidP="00A81916">
+    <w:p w14:paraId="5F0BE5E5" w14:textId="77777777" w:rsidR="00EC1AEC" w:rsidRPr="00754030" w:rsidRDefault="00BD3F78" w:rsidP="00A81916">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
-          <w:color w:val="808080"/>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidR="007537B0">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="007C4DC7">
         <w:t xml:space="preserve">RESULTADOS </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00D44AA5">
-[...12 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00754030">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, mayúscula, negrita, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667F7C53" w14:textId="77777777" w:rsidR="004F6ACF" w:rsidRPr="004F6ACF" w:rsidRDefault="004F6ACF" w:rsidP="004F6ACF">
+    <w:p w14:paraId="667F7C53" w14:textId="77777777" w:rsidR="004F6ACF" w:rsidRDefault="004F6ACF" w:rsidP="004F6ACF">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6ACF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D158D7" w14:textId="77777777" w:rsidR="00EC1AEC" w:rsidRDefault="00BD3F78" w:rsidP="00EC1AEC">
+    <w:p w14:paraId="1B1EAF51" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="007C4DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, justificado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7B72BB" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Tabla 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Tahoma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>, negrita,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alineado a la izquierda)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DED4414" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Título de la tabla</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Tahoma</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>, sencillo,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cursiva, alineado a la izquierda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5436"/>
+        <w:gridCol w:w="1818"/>
+        <w:gridCol w:w="1818"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F6306E" w:rsidRPr="00F6306E" w14:paraId="7BBF233F" w14:textId="77777777" w:rsidTr="00FD1626">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5534" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72598C6D" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6306E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encabezados </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F6306E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="808080"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(APA 7ª Tahoma 10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="706D37A4" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6306E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28FC8D22" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6306E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F6306E" w:rsidRPr="00F6306E" w14:paraId="69D0FB75" w14:textId="77777777" w:rsidTr="00FD1626">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5534" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB8162E" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6306E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2737CAF0" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6306E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1845" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22712624" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F6306E">
+              <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Texto</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="114BA32E" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fuente:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tahoma 10, negrita, alineado a la izquierda) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Texto, texto, texto.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Tahoma 10, normal, alineado a la izquierda. Si es web, la dirección como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>hipervínculo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3892A2FF" w14:textId="31B4391F" w:rsidR="00F6306E" w:rsidRDefault="00F6306E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12F33654" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Figura</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Tahoma 10, negrita, alineado a la izquierda)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1777EF30" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Título de la figura </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tahoma 10, cursiva, alineado a la izquierda</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1FC087" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:noProof/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52A38A5C" wp14:editId="66FFC40F">
+            <wp:extent cx="4184650" cy="2730500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="6" name="Imagen 2" descr="Descripción: grafico_distribucion_trabajadores_por_sector_3t_2006"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Imagen 2" descr="Descripción: grafico_distribucion_trabajadores_por_sector_3t_2006"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="4184650" cy="2730500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3029EECF" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fuente: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>(Tahoma 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>, negrita, centrado)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Texto, texto, texto.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>(Tahoma 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, normal, centrado, Si es web, la dirección como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>hipervínculo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BB471A" w14:textId="77777777" w:rsidR="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">El gráfico debe ser editable. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00754030">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Se enviará además como documento independiente en formato JPG a través de la plataforma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2DE9A6" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="008B50A4" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ttulo3Car"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
-          <w:rStyle w:val="Ttulo2Car"/>
-        </w:rPr>
+          <w:rStyle w:val="Ttulo3Car"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.1 Título de 2º nivel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81916">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1960">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81916">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, negrita, justificado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6963F1" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="008B50A4" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, justificado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592BD7D6" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00A81916" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Ttulo4Car"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81916">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo4Car"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.1.1. Título de tercer nivel y sucesivos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1960">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81916">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Tahoma, negrita, sangría izquierda a 1,25 cm, justificado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02040AEE" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00A81916" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70240C4C" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="008B50A4" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, justificado</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3114BE3E" w14:textId="6FF0164E" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Autor, Año) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1960">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43D158D7" w14:textId="7BA58F23" w:rsidR="00EC1AEC" w:rsidRPr="00754030" w:rsidRDefault="00BD3F78" w:rsidP="00754030">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00754030">
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00A81916">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="007537B0" w:rsidRPr="00754030">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004F6ACF" w:rsidRPr="00A81916">
-[...8 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00754030">
         <w:t xml:space="preserve">DISCUSIÓN </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00A81916">
-[...25 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00754030">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, mayúscula, negrita, justificado)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA34F27" w14:textId="6225BDE0" w:rsidR="00C34530" w:rsidRPr="00A81916" w:rsidRDefault="004F6ACF" w:rsidP="00A81916">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
@@ -2993,51 +4412,51 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
       <w:r w:rsidRPr="007C4DC7">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004F6ACF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A204143" w14:textId="6EFD4BBB" w:rsidR="000B1174" w:rsidRPr="00A81916" w:rsidRDefault="000B1174" w:rsidP="00DD4A6A">
+    <w:p w14:paraId="7A204143" w14:textId="11F87DE4" w:rsidR="000B1174" w:rsidRPr="00A81916" w:rsidRDefault="000B1174" w:rsidP="00DD4A6A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
       <w:r w:rsidR="00DD4A6A" w:rsidRPr="00A81916">
         <w:rPr>
@@ -3062,93 +4481,103 @@
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tahoma </w:t>
       </w:r>
       <w:r w:rsidR="00A81916" w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95620">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, negrita, </w:t>
       </w:r>
       <w:r w:rsidR="00DD4A6A" w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>alineado a la izquierda</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4274AD16" w14:textId="5DC87FE9" w:rsidR="000B1174" w:rsidRPr="00A81916" w:rsidRDefault="000B1174" w:rsidP="00DD4A6A">
+    <w:p w14:paraId="4274AD16" w14:textId="4533D8F6" w:rsidR="000B1174" w:rsidRPr="00A81916" w:rsidRDefault="000B1174" w:rsidP="00DD4A6A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Título de la figura </w:t>
@@ -3159,51 +4588,61 @@
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00585897" w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tahoma </w:t>
       </w:r>
       <w:r w:rsidR="00A81916" w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95620">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="00585897" w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, cursiva, alineado a la izquierda</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="112107AD" w14:textId="7F60404B" w:rsidR="00DC0424" w:rsidRPr="000A1960" w:rsidRDefault="00012ACF" w:rsidP="00CB574D">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
@@ -3218,51 +4657,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="077014A2" wp14:editId="414496F6">
             <wp:extent cx="4057650" cy="2247900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="il_fi" descr="Descripción: salon_general_biblioteca_nacional_madrid_m"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="il_fi" descr="Descripción: salon_general_biblioteca_nacional_madrid_m"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4057650" cy="2247900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3277,134 +4716,172 @@
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IMAGEN CENTRADA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433FB236" w14:textId="77777777" w:rsidR="00DC0424" w:rsidRPr="00A81916" w:rsidRDefault="00DC0424" w:rsidP="00CE600D">
+    <w:p w14:paraId="433FB236" w14:textId="47C6A296" w:rsidR="00DC0424" w:rsidRPr="00A81916" w:rsidRDefault="00DC0424" w:rsidP="00CE600D">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fuente: </w:t>
       </w:r>
       <w:r w:rsidR="00210BA0" w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tahoma 12, negrita, centrado)</w:t>
+        <w:t>Tahoma 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95620">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, negrita, centrado)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81916">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C93BD6" w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Texto, texto, texto</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Tahoma 12, </w:t>
+        <w:t>(Tahoma 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95620">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A81916">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00E9412E" w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">normal, </w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">centrado. Si es web, la dirección como </w:t>
       </w:r>
       <w:r w:rsidR="00EC1AEC" w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3445,1990 +4922,161 @@
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>Se enviará además como documento independiente</w:t>
       </w:r>
       <w:r w:rsidR="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00F31643">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t>en formato JPG a través de la plataforma</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0F5323" w14:textId="77777777" w:rsidR="00B3652E" w:rsidRDefault="00B3652E" w:rsidP="00F31643">
+    <w:p w14:paraId="3371C715" w14:textId="46C6F0B3" w:rsidR="00754030" w:rsidRPr="000A1960" w:rsidRDefault="00754030" w:rsidP="00754030">
       <w:pPr>
-        <w:pStyle w:val="Sangradetextonormal"/>
-[...8 lines deleted...]
-          <w:lang w:val="es-ES"/>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:rPr>
+          <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000A1960">
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:r>
+        <w:t>CONCLUSIONES</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A1960">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6306E" w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, negrita, justificado)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1CF5233C" w14:textId="232574C4" w:rsidR="00C34530" w:rsidRDefault="00585897" w:rsidP="00585897">
+    <w:p w14:paraId="206C6600" w14:textId="59057D5B" w:rsidR="0076426F" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
       <w:pPr>
         <w:widowControl w:val="0"/>
-        <w:autoSpaceDE w:val="0"/>
-[...1284 lines deleted...]
-        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="600"/>
+        </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
-[...26 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="007C4DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto norma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l, texto normal, texto normal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00585897">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C4DC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F6ACF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1793EB47" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="008B50A4" w:rsidRDefault="004E1C75" w:rsidP="00B64435">
-[...580 lines deleted...]
-    <w:p w14:paraId="7991CE23" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="000A1960" w:rsidRDefault="004E1C75" w:rsidP="00A279DC">
+    <w:p w14:paraId="7991CE23" w14:textId="4EF8F06F" w:rsidR="004E1C75" w:rsidRPr="000A1960" w:rsidRDefault="00754030" w:rsidP="00A279DC">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
-[...5 lines deleted...]
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="00A63AE6">
+      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+        <w:t xml:space="preserve">. REFERENCIAS </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6306E" w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, negrita, justificado</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="00F6306E">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="699E0122" w14:textId="6A14A34E" w:rsidR="004E1C75" w:rsidRPr="0088009B" w:rsidRDefault="00A63AE6" w:rsidP="00A63AE6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0088009B">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
@@ -6099,51 +5747,50 @@
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>. (Tesis inédita de maestría o doctorado). Nombre de la institución, Localización.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="397F43B2" w14:textId="5517590D" w:rsidR="00650AC0" w:rsidRDefault="00650AC0" w:rsidP="008F11BA">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A1960">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ejemplo de REVISTAS:</w:t>
       </w:r>
       <w:r w:rsidRPr="000A1960">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007C287C">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">(autores separados por </w:t>
       </w:r>
       <w:r w:rsidR="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7851,138 +7498,131 @@
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Y así sucesivamente con los siguientes autores…</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B23EBA" w:rsidRPr="00A63AE6" w:rsidSect="009002EF">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1416" w:bottom="1418" w:left="1418" w:header="567" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7C89C7C6" w14:textId="77777777" w:rsidR="00260969" w:rsidRDefault="00260969" w:rsidP="004E1C75">
+    <w:p w14:paraId="49682AA0" w14:textId="77777777" w:rsidR="009F1939" w:rsidRDefault="009F1939" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4874C233" w14:textId="77777777" w:rsidR="00260969" w:rsidRDefault="00260969" w:rsidP="004E1C75">
+    <w:p w14:paraId="51951509" w14:textId="77777777" w:rsidR="009F1939" w:rsidRDefault="009F1939" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Book Antiqua">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7E7AB6D9" w14:textId="77777777" w:rsidR="00EC7582" w:rsidRDefault="004E1C75" w:rsidP="00EC7582">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-286"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00F73DE3">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F73DE3">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
     </w:r>
     <w:r w:rsidR="00A43123">
       <w:rPr>
@@ -7993,60 +7633,51 @@
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F73DE3">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F73DE3">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00837388">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>4</w:t>
-[...8 lines deleted...]
-      <w:t>3</w:t>
+      <w:t>43</w:t>
     </w:r>
     <w:r w:rsidRPr="00F73DE3">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="44C5AA14" w14:textId="77777777" w:rsidR="00EC7582" w:rsidRPr="004F4801" w:rsidRDefault="004E1C75" w:rsidP="00EC7582">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="004F4801">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>Revista de Comunicac</w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -8122,51 +7753,51 @@
         <w:noProof/>
       </w:rPr>
       <w:t>42</w:t>
     </w:r>
     <w:r w:rsidRPr="004F4801">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>49</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0CF3F589" w14:textId="77777777" w:rsidR="00EC7582" w:rsidRPr="00AE22E7" w:rsidRDefault="004E1C75" w:rsidP="00EC7582">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:right="-286"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AE22E7">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00AE22E7">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> </w:instrText>
@@ -8244,51 +7875,51 @@
     </w:r>
     <w:r w:rsidR="00C8770A" w:rsidRPr="00EC1AEC">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>(Año)</w:t>
     </w:r>
     <w:r w:rsidRPr="00EC1AEC">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7BCF72F0" w14:textId="77777777" w:rsidR="00C62520" w:rsidRPr="00C62520" w:rsidRDefault="00C62520" w:rsidP="00C62520">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="es-ES"/>
       </w:rPr>
@@ -8398,63 +8029,63 @@
       <w:t>Nº de página (lo pone el editor)</w:t>
     </w:r>
     <w:r w:rsidR="00C62520" w:rsidRPr="004378D4">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D609F7">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3930D9D0" w14:textId="77777777" w:rsidR="00260969" w:rsidRDefault="00260969" w:rsidP="004E1C75">
+    <w:p w14:paraId="688A741C" w14:textId="77777777" w:rsidR="009F1939" w:rsidRDefault="009F1939" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FA42764" w14:textId="77777777" w:rsidR="00260969" w:rsidRDefault="00260969" w:rsidP="004E1C75">
+    <w:p w14:paraId="544DC77F" w14:textId="77777777" w:rsidR="009F1939" w:rsidRDefault="009F1939" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="55A78FA7" w14:textId="77777777" w:rsidR="00E06EE3" w:rsidRPr="00A81916" w:rsidRDefault="00E06EE3" w:rsidP="00E06EE3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
@@ -8559,51 +8190,51 @@
         </w:rPr>
         <w:t>Tahoma</w:t>
       </w:r>
       <w:r w:rsidRPr="008B50A4">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10, justificado, interlineado sencillo).</w:t>
       </w:r>
       <w:r w:rsidRPr="00A81916">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6161F2AA" w14:textId="3997694A" w:rsidR="00EC7582" w:rsidRPr="00FE33E0" w:rsidRDefault="00012ACF" w:rsidP="00EC7582">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="00B050"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="4294967295" distB="4294967295" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A71E048" wp14:editId="5CA824C4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-226060</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>247014</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6233795" cy="0"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -8615,86 +8246,86 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6233795" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="19050">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                          <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="65E10696" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-17.8pt;margin-top:19.45pt;width:490.85pt;height:0;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByZXWEuQEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZStFuNOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v56/nh0xcp&#10;OILX4NCbVh4Ny7vVxw/LKTRmgQM6bUgkEM/NFFo5xBiaqmI1mBF4hsH45OyQRojpSn2lCaaEPrpq&#10;Udc31YSkA6EyzOn1/tUpVwW/64yKP7uOTRSulYlbLCeVc5vParWEpicIg1UnGvAfLEawPhW9QN1D&#10;BLEj+w/UaBUhYxdnCscKu84qU3pI3czrv7p5GiCY0ksSh8NFJn4/WPVjv/YbytTVwT+FR1QvLDyu&#10;B/C9KQSejyENbp6lqqbAzSUlXzhsSGyn76hTDOwiFhUOHY0ZMvUnDkXs40Vsc4hCpcebxdXV59tr&#10;KdTZV0FzTgzE8ZvBUWSjlRwJbD/ENXqfRoo0L2Vg/8gx04LmnJCrenywzpXJOi+mxP22vq5LBqOz&#10;OntzHFO/XTsSe8jLUb7SZPK8DSPceV3QBgP668mOYN2rnao7f9Imy5F3j5st6uOGzpql6RWap03L&#10;6/H2XrL//A+r3wAAAP//AwBQSwMEFAAGAAgAAAAhAHVnW0TcAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJC5oS8eg6rqmE0LixIFu8ABuY9pqjVM16RreniAOcLT96ff3F4dg&#10;BnGhyfWWFWzWCQjixuqeWwUf7y+rDITzyBoHy6TgixwcyuurAnNtFz7S5eRbEUPY5aig837MpXRN&#10;Rwbd2o7E8fZpJ4M+jlMr9YRLDDeDvE+SVBrsOX7ocKTnjprzaTYKwlvKPlRZqBeeX112VwU0lVK3&#10;N+FpD8JT8H8w/OhHdSijU21n1k4MClbbxzSiCrbZDkQEdg/pBkT9u5BlIf83KL8BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAcmV1hLkBAABXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdWdbRNwAAAAJAQAADwAAAAAAAAAAAAAAAAATBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokeweight="1.5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7BE768C5" w14:textId="17784B43" w:rsidR="00C62520" w:rsidRPr="008B50A4" w:rsidRDefault="00A81916" w:rsidP="00C62520">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:i/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00A81916">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:bCs/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve">Apellido </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00A81916">
       <w:rPr>
@@ -8916,51 +8547,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>, interlineado</w:t>
     </w:r>
     <w:r w:rsidR="00C62520" w:rsidRPr="008B50A4">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:bCs/>
         <w:color w:val="7F7F7F"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>)</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6159E8E9" w14:textId="5816FE5F" w:rsidR="00EC7582" w:rsidRDefault="00012ACF" w:rsidP="00EC7582">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="-709"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6DB5E379" wp14:editId="17A2B56E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-659130</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-433705</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1241425" cy="1249680"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="18" name="Imagen 3" descr="3_Imagotipo SEECI_PNG"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -9347,86 +8978,86 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5868035" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="19050">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
+                          <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="71F657E6" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:37.15pt;margin-top:39.55pt;width:462.05pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFBw24uAEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Y6pMiMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4IlEg+Pj7Sq7vj6MTBEFv0rZzPaimMV6it71v58+Xx01IK&#10;juA1OPSmlSfD8m798cNqCo25wQGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH111&#10;U9e31YSkA6EyzOn1/s0p1wW/64yKP7qOTRSulYlbLCeVc5fPar2CpicIg1VnGvAPLEawPhW9Qt1D&#10;BLEn+xfUaBUhYxdnCscKu84qU3pI3czrP7p5HiCY0ksSh8NVJv5/sOr7YeO3lKmro38OT6heWXjc&#10;DOB7Uwi8nEIa3DxLVU2Bm2tKvnDYkthN31CnGNhHLCocOxozZOpPHIvYp6vY5hiFSo+L5e2y/ryQ&#10;Ql18FTSXxEAcvxocRTZayZHA9kPcoPdppEjzUgYOTxwzLWguCbmqx0frXJms82JK3L/Ui7pkMDqr&#10;szfHMfW7jSNxgLwc5StNJs/7MMK91wVtMKAfznYE697sVN35szZZjrx73OxQn7Z00SxNr9A8b1pe&#10;j/f3kv37f1j/AgAA//8DAFBLAwQUAAYACAAAACEAIL83cdsAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU+EQAyF7yb+h0lNvBh3WN2sgAwbY+LJg7j6AwpUIDIdwgzL+O+t8aCnpn0vr98rDtGO&#10;6kSzHxwb2G4SUMSNawfuDLy/PV2noHxAbnF0TAa+yMOhPD8rMG/dyq90OoZOSQj7HA30IUy51r7p&#10;yaLfuIlYtA83Wwyyzp1uZ1wl3I76Jkn22uLA8qHHiR57aj6PizUQX/YcYpXGeuXl2adXVURbGXN5&#10;ER/uQQWK4c8MP/iCDqUw1W7h1qvRwN3uVpwysy0o0bMs3YGqfw+6LPT/AuU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMUHDbi4AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACC/N3HbAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="1.5pt"/>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="56037A2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C92AE1F6"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -9477,309 +9108,321 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1427312581">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="111"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="180"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E1C75"/>
     <w:rsid w:val="00004899"/>
     <w:rsid w:val="000063C6"/>
     <w:rsid w:val="00012ACF"/>
     <w:rsid w:val="00024E97"/>
     <w:rsid w:val="00054541"/>
     <w:rsid w:val="00067D40"/>
     <w:rsid w:val="0007538F"/>
     <w:rsid w:val="000957E0"/>
     <w:rsid w:val="000A1960"/>
     <w:rsid w:val="000A25AD"/>
     <w:rsid w:val="000A2B4A"/>
     <w:rsid w:val="000B1174"/>
     <w:rsid w:val="000B1BD1"/>
     <w:rsid w:val="000B538A"/>
     <w:rsid w:val="000E2696"/>
     <w:rsid w:val="00102EDB"/>
     <w:rsid w:val="00111751"/>
+    <w:rsid w:val="00111986"/>
     <w:rsid w:val="00130BE1"/>
     <w:rsid w:val="00131F53"/>
     <w:rsid w:val="001353E0"/>
     <w:rsid w:val="00136152"/>
     <w:rsid w:val="00145119"/>
     <w:rsid w:val="00160308"/>
     <w:rsid w:val="00171535"/>
     <w:rsid w:val="00191C23"/>
     <w:rsid w:val="001B19BC"/>
     <w:rsid w:val="001B1F0E"/>
     <w:rsid w:val="001C3D0B"/>
     <w:rsid w:val="001C682C"/>
     <w:rsid w:val="001E51F2"/>
     <w:rsid w:val="001E56D1"/>
     <w:rsid w:val="001E5C34"/>
     <w:rsid w:val="001E6153"/>
     <w:rsid w:val="001F4D22"/>
     <w:rsid w:val="00210BA0"/>
     <w:rsid w:val="002428D4"/>
     <w:rsid w:val="00245F75"/>
     <w:rsid w:val="002537C0"/>
     <w:rsid w:val="002557EA"/>
     <w:rsid w:val="0025719B"/>
     <w:rsid w:val="00260969"/>
     <w:rsid w:val="0028019F"/>
     <w:rsid w:val="00291202"/>
     <w:rsid w:val="002B1CA8"/>
     <w:rsid w:val="002C7369"/>
     <w:rsid w:val="002C79E1"/>
     <w:rsid w:val="002D3F5C"/>
+    <w:rsid w:val="002F0D41"/>
     <w:rsid w:val="002F4774"/>
     <w:rsid w:val="00303CB6"/>
     <w:rsid w:val="00303D10"/>
     <w:rsid w:val="00310C3B"/>
     <w:rsid w:val="00311697"/>
     <w:rsid w:val="00347008"/>
     <w:rsid w:val="00357290"/>
     <w:rsid w:val="00370E21"/>
     <w:rsid w:val="00374DFA"/>
     <w:rsid w:val="00396D98"/>
     <w:rsid w:val="003A57B7"/>
     <w:rsid w:val="003D21B6"/>
     <w:rsid w:val="004039C0"/>
     <w:rsid w:val="00406481"/>
     <w:rsid w:val="004107C6"/>
     <w:rsid w:val="00422E9F"/>
     <w:rsid w:val="004378D4"/>
     <w:rsid w:val="004457D3"/>
     <w:rsid w:val="004630A8"/>
     <w:rsid w:val="00474F6D"/>
     <w:rsid w:val="00480465"/>
     <w:rsid w:val="004A2018"/>
     <w:rsid w:val="004A5AE0"/>
     <w:rsid w:val="004D6299"/>
     <w:rsid w:val="004E041A"/>
     <w:rsid w:val="004E1C75"/>
     <w:rsid w:val="004F6ACF"/>
     <w:rsid w:val="005136AE"/>
+    <w:rsid w:val="00522AEE"/>
     <w:rsid w:val="00523F1F"/>
+    <w:rsid w:val="005322FE"/>
     <w:rsid w:val="005324EC"/>
     <w:rsid w:val="005527FE"/>
     <w:rsid w:val="00573872"/>
     <w:rsid w:val="00581A42"/>
     <w:rsid w:val="00581D91"/>
     <w:rsid w:val="00582F5F"/>
     <w:rsid w:val="00585897"/>
     <w:rsid w:val="005A039F"/>
     <w:rsid w:val="005B2AF2"/>
     <w:rsid w:val="005B7FC1"/>
     <w:rsid w:val="005E7F53"/>
     <w:rsid w:val="005F643E"/>
     <w:rsid w:val="006033F5"/>
     <w:rsid w:val="0062739E"/>
     <w:rsid w:val="00650AC0"/>
     <w:rsid w:val="00663CFE"/>
     <w:rsid w:val="00666F3C"/>
     <w:rsid w:val="00672BA6"/>
     <w:rsid w:val="00684CB0"/>
     <w:rsid w:val="0068506F"/>
     <w:rsid w:val="006A52F5"/>
     <w:rsid w:val="006A5CBD"/>
     <w:rsid w:val="006C2F44"/>
     <w:rsid w:val="006E32D1"/>
     <w:rsid w:val="006F0A5F"/>
     <w:rsid w:val="006F6616"/>
+    <w:rsid w:val="006F6678"/>
     <w:rsid w:val="007144BB"/>
     <w:rsid w:val="00737708"/>
     <w:rsid w:val="00745C70"/>
     <w:rsid w:val="007537B0"/>
+    <w:rsid w:val="00754030"/>
     <w:rsid w:val="007607E1"/>
     <w:rsid w:val="0076426F"/>
     <w:rsid w:val="007826D8"/>
     <w:rsid w:val="007B351E"/>
     <w:rsid w:val="007C287C"/>
     <w:rsid w:val="007C2D4C"/>
     <w:rsid w:val="007C4DC7"/>
     <w:rsid w:val="007E3FEF"/>
     <w:rsid w:val="008200AF"/>
     <w:rsid w:val="00837388"/>
     <w:rsid w:val="00843A67"/>
     <w:rsid w:val="00866206"/>
     <w:rsid w:val="008662C1"/>
     <w:rsid w:val="008666C9"/>
     <w:rsid w:val="008748EA"/>
     <w:rsid w:val="0088009B"/>
     <w:rsid w:val="00882E9B"/>
     <w:rsid w:val="0089478E"/>
     <w:rsid w:val="008B50A4"/>
     <w:rsid w:val="008D62E0"/>
     <w:rsid w:val="008F11BA"/>
     <w:rsid w:val="009002EF"/>
     <w:rsid w:val="00925EF3"/>
     <w:rsid w:val="009269A8"/>
     <w:rsid w:val="00937DD9"/>
     <w:rsid w:val="009565E3"/>
     <w:rsid w:val="009573A9"/>
     <w:rsid w:val="0097774B"/>
     <w:rsid w:val="009A0453"/>
     <w:rsid w:val="009A0931"/>
     <w:rsid w:val="009B3710"/>
     <w:rsid w:val="009C2523"/>
+    <w:rsid w:val="009F1939"/>
     <w:rsid w:val="009F535B"/>
     <w:rsid w:val="00A031EB"/>
     <w:rsid w:val="00A03670"/>
     <w:rsid w:val="00A03C19"/>
     <w:rsid w:val="00A0423A"/>
     <w:rsid w:val="00A06140"/>
     <w:rsid w:val="00A26150"/>
     <w:rsid w:val="00A279DC"/>
     <w:rsid w:val="00A35AA1"/>
     <w:rsid w:val="00A43123"/>
     <w:rsid w:val="00A43597"/>
     <w:rsid w:val="00A45BA9"/>
     <w:rsid w:val="00A63AE6"/>
     <w:rsid w:val="00A65D27"/>
     <w:rsid w:val="00A81916"/>
     <w:rsid w:val="00A835B7"/>
     <w:rsid w:val="00A928D3"/>
     <w:rsid w:val="00A9483C"/>
     <w:rsid w:val="00AE22E7"/>
     <w:rsid w:val="00AE6187"/>
     <w:rsid w:val="00B178D7"/>
     <w:rsid w:val="00B23EBA"/>
     <w:rsid w:val="00B3652E"/>
     <w:rsid w:val="00B422A5"/>
     <w:rsid w:val="00B4583C"/>
     <w:rsid w:val="00B64435"/>
     <w:rsid w:val="00B6759C"/>
     <w:rsid w:val="00B96C1A"/>
     <w:rsid w:val="00BA0E62"/>
     <w:rsid w:val="00BB4C47"/>
     <w:rsid w:val="00BB4F81"/>
     <w:rsid w:val="00BC7A7F"/>
     <w:rsid w:val="00BD22D1"/>
     <w:rsid w:val="00BD3F78"/>
     <w:rsid w:val="00BD4CD6"/>
     <w:rsid w:val="00BE2D79"/>
     <w:rsid w:val="00BE363D"/>
     <w:rsid w:val="00BE451A"/>
     <w:rsid w:val="00BE7487"/>
     <w:rsid w:val="00C34530"/>
     <w:rsid w:val="00C43CCD"/>
     <w:rsid w:val="00C62520"/>
     <w:rsid w:val="00C64210"/>
     <w:rsid w:val="00C7086B"/>
     <w:rsid w:val="00C77D1B"/>
     <w:rsid w:val="00C8074A"/>
     <w:rsid w:val="00C80EAB"/>
     <w:rsid w:val="00C8770A"/>
     <w:rsid w:val="00C93BD6"/>
+    <w:rsid w:val="00C95620"/>
     <w:rsid w:val="00C9645F"/>
+    <w:rsid w:val="00C97A67"/>
     <w:rsid w:val="00CA393B"/>
     <w:rsid w:val="00CB3D56"/>
     <w:rsid w:val="00CB4CBA"/>
     <w:rsid w:val="00CB574D"/>
     <w:rsid w:val="00CC7C02"/>
     <w:rsid w:val="00CE600D"/>
     <w:rsid w:val="00D01CBD"/>
     <w:rsid w:val="00D028A9"/>
     <w:rsid w:val="00D02CCB"/>
     <w:rsid w:val="00D1272C"/>
     <w:rsid w:val="00D26EC6"/>
     <w:rsid w:val="00D41465"/>
     <w:rsid w:val="00D44AA5"/>
     <w:rsid w:val="00D609F7"/>
     <w:rsid w:val="00D63CD9"/>
     <w:rsid w:val="00D91910"/>
     <w:rsid w:val="00D96D66"/>
     <w:rsid w:val="00DB3812"/>
     <w:rsid w:val="00DB4251"/>
     <w:rsid w:val="00DC0424"/>
     <w:rsid w:val="00DC43D3"/>
     <w:rsid w:val="00DD4A6A"/>
     <w:rsid w:val="00DE6308"/>
     <w:rsid w:val="00DF384F"/>
     <w:rsid w:val="00E06EE3"/>
     <w:rsid w:val="00E42986"/>
     <w:rsid w:val="00E64316"/>
     <w:rsid w:val="00E85FE8"/>
     <w:rsid w:val="00E867ED"/>
     <w:rsid w:val="00E92819"/>
     <w:rsid w:val="00E9412E"/>
     <w:rsid w:val="00EB6C02"/>
     <w:rsid w:val="00EC1AEC"/>
     <w:rsid w:val="00EC7582"/>
     <w:rsid w:val="00ED303A"/>
     <w:rsid w:val="00ED49BE"/>
     <w:rsid w:val="00EE41FC"/>
     <w:rsid w:val="00EE645C"/>
+    <w:rsid w:val="00F04CD2"/>
     <w:rsid w:val="00F1453D"/>
     <w:rsid w:val="00F16E5F"/>
     <w:rsid w:val="00F20A86"/>
     <w:rsid w:val="00F31643"/>
     <w:rsid w:val="00F31969"/>
     <w:rsid w:val="00F31E98"/>
     <w:rsid w:val="00F44E43"/>
+    <w:rsid w:val="00F6306E"/>
     <w:rsid w:val="00F85E9D"/>
     <w:rsid w:val="00F920CE"/>
     <w:rsid w:val="00FB0468"/>
     <w:rsid w:val="00FB350E"/>
     <w:rsid w:val="00FB44A9"/>
     <w:rsid w:val="00FC3C76"/>
     <w:rsid w:val="00FD43AC"/>
     <w:rsid w:val="00FE2578"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
@@ -10167,51 +9810,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A81916"/>
+    <w:rsid w:val="00754030"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A81916"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
@@ -10940,75 +10583,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9634578C-FC35-4CD9-B555-404487FA0031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>1904</Words>
-  <Characters>10478</Characters>
+  <Words>2123</Words>
+  <Characters>11002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>87</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>354</Lines>
+  <Paragraphs>147</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12358</CharactersWithSpaces>
+  <CharactersWithSpaces>12978</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="84" baseType="variant">
       <vt:variant>
         <vt:i4>852006</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:correoelectronico@dominio.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2752552</vt:i4>
       </vt:variant>
       <vt:variant>