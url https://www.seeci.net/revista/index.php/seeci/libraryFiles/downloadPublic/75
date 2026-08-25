--- v3 (2026-08-04)
+++ v4 (2026-08-25)
@@ -12,548 +12,542 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="63199582" w14:textId="77777777" w:rsidR="002428D4" w:rsidRPr="002428D4" w:rsidRDefault="002428D4" w:rsidP="00A03670">
+    <w:p w14:paraId="63199582" w14:textId="77777777" w:rsidR="002428D4" w:rsidRPr="002D2998" w:rsidRDefault="002428D4" w:rsidP="00A03670">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="524"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-286"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="00000A"/>
           <w:sz w:val="14"/>
           <w:highlight w:val="yellow"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="178"/>
-        <w:tblW w:w="10598" w:type="dxa"/>
+        <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="10598"/>
+        <w:gridCol w:w="9923"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002428D4" w:rsidRPr="002428D4" w14:paraId="214F2728" w14:textId="77777777" w:rsidTr="00D02CCB">
+      <w:tr w:rsidR="002428D4" w:rsidRPr="002D2998" w14:paraId="214F2728" w14:textId="77777777" w:rsidTr="002D2998">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10598" w:type="dxa"/>
+            <w:tcW w:w="9923" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6789820D" w14:textId="38D01BAE" w:rsidR="002428D4" w:rsidRPr="002428D4" w:rsidRDefault="00A81916" w:rsidP="00BE7487">
+          <w:p w14:paraId="6789820D" w14:textId="57DFA63C" w:rsidR="002428D4" w:rsidRPr="002D2998" w:rsidRDefault="002428D4" w:rsidP="002D2998">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-            <w:r w:rsidR="002428D4" w:rsidRPr="002428D4">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Recibido</w:t>
             </w:r>
-            <w:r w:rsidR="001E56D1">
+            <w:r w:rsidR="001E56D1" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
-            <w:r w:rsidR="00BE7487">
+            <w:r w:rsidR="00BE7487" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>dd</w:t>
             </w:r>
-            <w:r w:rsidR="001E56D1">
+            <w:r w:rsidR="001E56D1" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00BE7487">
+            <w:r w:rsidR="00BE7487" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>mm</w:t>
             </w:r>
-            <w:r w:rsidR="001E56D1">
+            <w:r w:rsidR="001E56D1" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidR="00BE7487">
+            <w:r w:rsidR="00BE7487" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>aaaa</w:t>
             </w:r>
-            <w:r w:rsidR="002428D4" w:rsidRPr="002428D4">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> --- </w:t>
             </w:r>
-            <w:r w:rsidR="002428D4" w:rsidRPr="002428D4">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Aceptado</w:t>
             </w:r>
-            <w:r w:rsidR="001E56D1">
+            <w:r w:rsidR="001E56D1" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE7487">
+            <w:r w:rsidR="00BE7487" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>dd/mm/aaaa</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002428D4" w:rsidRPr="002428D4">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">--- </w:t>
             </w:r>
-            <w:r w:rsidR="002428D4" w:rsidRPr="002428D4">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:b/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Publicado</w:t>
             </w:r>
-            <w:r w:rsidR="001E56D1">
+            <w:r w:rsidR="001E56D1" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00BE7487">
+            <w:r w:rsidR="00BE7487" w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="00000A"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>dd/mm/aaaa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="749DFBBA" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="00E867ED" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
+    <w:p w14:paraId="749DFBBA" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6235"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E867ED">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Márgenes: Superior 3 </w:t>
       </w:r>
-      <w:r w:rsidR="00480465" w:rsidRPr="00E867ED">
+      <w:r w:rsidR="00480465" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
-      <w:r w:rsidR="00130BE1" w:rsidRPr="00E867ED">
+      <w:r w:rsidR="00130BE1" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
-      <w:r w:rsidR="00480465" w:rsidRPr="00E867ED">
+      <w:r w:rsidR="00480465" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E867ED">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Resto 2,5</w:t>
       </w:r>
-      <w:r w:rsidR="006C2F44" w:rsidRPr="00E867ED">
+      <w:r w:rsidR="006C2F44" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> cm</w:t>
       </w:r>
-      <w:r w:rsidR="00582F5F" w:rsidRPr="00E867ED">
+      <w:r w:rsidR="00582F5F" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006F0A5F" w:rsidRPr="00E867ED">
+      <w:r w:rsidR="006F0A5F" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="00E867ED">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Interlineado sencillo</w:t>
       </w:r>
-      <w:r w:rsidR="00BD4CD6" w:rsidRPr="00E867ED">
+      <w:r w:rsidR="00BD4CD6" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en todo el texto</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCEF25F" w14:textId="28106348" w:rsidR="004E1C75" w:rsidRPr="00A81916" w:rsidRDefault="004E1C75" w:rsidP="00A81916">
+    <w:p w14:paraId="6BCEF25F" w14:textId="28106348" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="004E1C75" w:rsidP="00A81916">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rStyle w:val="Ttulo1Car"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TÍTULO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:t>DEL</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:t>ARTÍCULO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">(TAHOMA </w:t>
       </w:r>
-      <w:r w:rsidR="00012ACF" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00012ACF" w:rsidRPr="002D2998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">, MAYÚSCULAS, </w:t>
       </w:r>
-      <w:r w:rsidR="008748EA" w:rsidRPr="00A81916">
+      <w:r w:rsidR="008748EA" w:rsidRPr="002D2998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">NEGRITA, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>CENTRADO</w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="00A81916">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D35249D" w14:textId="77777777" w:rsidR="004A5AE0" w:rsidRPr="008B50A4" w:rsidRDefault="004A5AE0" w:rsidP="00A81916">
+    <w:p w14:paraId="7D35249D" w14:textId="77777777" w:rsidR="004A5AE0" w:rsidRPr="002D2998" w:rsidRDefault="004A5AE0" w:rsidP="00A81916">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A03670">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>TÍTULO EN INGLÉS</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A03670" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00A03670" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>(TAHOMA 12</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>, MAYÚSCULAS, CENTRADO</w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACA8FD8" w14:textId="77777777" w:rsidR="009269A8" w:rsidRPr="000A25AD" w:rsidRDefault="009269A8" w:rsidP="008F11BA">
+    <w:p w14:paraId="7ACA8FD8" w14:textId="77777777" w:rsidR="009269A8" w:rsidRPr="002D2998" w:rsidRDefault="009269A8" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47FD5890" w14:textId="4CD655A3" w:rsidR="00131F53" w:rsidRPr="008B50A4" w:rsidRDefault="00012ACF" w:rsidP="008F11BA">
+    <w:p w14:paraId="47FD5890" w14:textId="4CD655A3" w:rsidR="00131F53" w:rsidRPr="002D2998" w:rsidRDefault="00012ACF" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="408DEA37" wp14:editId="1CF70DBA">
             <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="2" name="Imagen 4" descr="descarga">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 4" descr="descarga">
                       <a:hlinkClick r:id="rId8"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
@@ -565,207 +559,211 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00E85FE8">
+      <w:r w:rsidR="00E85FE8" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nombre y Apellidos del autor</w:t>
       </w:r>
-      <w:r w:rsidR="00A03670">
+      <w:r w:rsidR="00A03670" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, alineado a la izquierda, negrita)</w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad. País. </w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, alineado a la izquierda, normal</w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3B7955" w14:textId="77777777" w:rsidR="009269A8" w:rsidRPr="000A25AD" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
+    <w:p w14:paraId="5D3B7955" w14:textId="77777777" w:rsidR="009269A8" w:rsidRPr="002D2998" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:hyperlink r:id="rId11" w:history="1">
-          <w:r w:rsidRPr="000A1960">
+          <w:r w:rsidRPr="002D2998">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>correoelectronico@dominio.com</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DAA96BB" w14:textId="77777777" w:rsidR="009269A8" w:rsidRPr="000A25AD" w:rsidRDefault="009269A8" w:rsidP="008F11BA">
+    <w:p w14:paraId="4DAA96BB" w14:textId="77777777" w:rsidR="009269A8" w:rsidRPr="002D2998" w:rsidRDefault="009269A8" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24657082" w14:textId="45C7FD48" w:rsidR="004E1C75" w:rsidRPr="008B50A4" w:rsidRDefault="00012ACF" w:rsidP="008F11BA">
+    <w:p w14:paraId="24657082" w14:textId="45C7FD48" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="00012ACF" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F5F146D" wp14:editId="3D2EC1A7">
             <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1405720440" name="Imagen 3" descr="descarga">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="descarga">
                       <a:hlinkClick r:id="rId8"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
@@ -777,229 +775,231 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00E85FE8">
-        <w:rPr>
+      <w:r w:rsidR="00E85FE8" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A03670">
+      <w:r w:rsidR="00A03670" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre y Apellidos del </w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
-      <w:r w:rsidR="00A03670">
+      <w:r w:rsidR="00A03670" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2</w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, alineado a la izquierda, negrita</w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="000A1960">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad. País. </w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, alineado a la izquierda, normal</w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6299E645" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
+    <w:p w14:paraId="6299E645" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:hyperlink r:id="rId13" w:history="1">
-          <w:r w:rsidRPr="000A1960">
+          <w:r w:rsidRPr="002D2998">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>correoelectronico@dominio.com</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4523C400" w14:textId="77777777" w:rsidR="009269A8" w:rsidRPr="000A25AD" w:rsidRDefault="009269A8" w:rsidP="008F11BA">
+    <w:p w14:paraId="4523C400" w14:textId="77777777" w:rsidR="009269A8" w:rsidRPr="002D2998" w:rsidRDefault="009269A8" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0823132A" w14:textId="713D71A1" w:rsidR="004E1C75" w:rsidRPr="008B50A4" w:rsidRDefault="00012ACF" w:rsidP="008F11BA">
+    <w:p w14:paraId="0823132A" w14:textId="713D71A1" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="00012ACF" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D9F6846" wp14:editId="3DF1685C">
             <wp:extent cx="152400" cy="152400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Imagen 4" descr="descarga">
               <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId8"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4" descr="descarga">
                       <a:hlinkClick r:id="rId8"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
@@ -1011,2890 +1011,2639 @@
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="152400" cy="152400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00E85FE8">
-        <w:rPr>
+      <w:r w:rsidR="00E85FE8" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE451A">
+      <w:r w:rsidR="00BE451A" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Nombre y Apellidos del </w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>autor</w:t>
       </w:r>
-      <w:r w:rsidR="00BE451A">
+      <w:r w:rsidR="00BE451A" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3</w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, alineado a la izquierda, negrita</w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="009002EF">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="000A1960">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Universidad. País. </w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tahoma 12, alineado a la </w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>izquierda</w:t>
       </w:r>
-      <w:r w:rsidR="00131F53" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00131F53" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, normal</w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44A2D998" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="000A1960" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
+    <w:p w14:paraId="44A2D998" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:hyperlink r:id="rId15" w:history="1">
-          <w:r w:rsidRPr="000A1960">
+          <w:r w:rsidRPr="002D2998">
             <w:rPr>
               <w:rStyle w:val="Hipervnculo"/>
               <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>correoelectronico@dominio.com</w:t>
           </w:r>
         </w:hyperlink>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368283EC" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="008B50A4" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
+    <w:p w14:paraId="368283EC" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Y siguientes autores de igual manera…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480BB732" w14:textId="77777777" w:rsidR="00C43CCD" w:rsidRPr="00E867ED" w:rsidRDefault="00C43CCD" w:rsidP="008F11BA">
+    <w:p w14:paraId="480BB732" w14:textId="77777777" w:rsidR="00C43CCD" w:rsidRPr="002D2998" w:rsidRDefault="00C43CCD" w:rsidP="008F11BA">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E867ED">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E867ED">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Si el artículo tiene financiación va aquí. Tahoma 10, cursiva, justificado, interlineado simple.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FFDF53" w14:textId="77777777" w:rsidR="00012ACF" w:rsidRPr="00327179" w:rsidRDefault="00012ACF" w:rsidP="00012ACF">
+    <w:p w14:paraId="42FFDF53" w14:textId="77777777" w:rsidR="00012ACF" w:rsidRPr="002D2998" w:rsidRDefault="00012ACF" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cómo citar el artículo:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D27559B" w14:textId="2D3D83A4" w:rsidR="00012ACF" w:rsidRPr="00327179" w:rsidRDefault="00012ACF" w:rsidP="00012ACF">
+    <w:p w14:paraId="6D27559B" w14:textId="2D3D83A4" w:rsidR="00012ACF" w:rsidRPr="002D2998" w:rsidRDefault="00012ACF" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
-          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="5" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00327179">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Apellido </w:t>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre; Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00327179">
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Apellido </w:t>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Apellido</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00327179">
-[...26 lines deleted...]
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Nombre (año).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Título del artículo. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Revista de Comunicación de la SEECI,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00327179">
+        <w:t>Revista de Comunicación de la SEECI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ##, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>pp</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-pp</w:t>
       </w:r>
-      <w:r w:rsidR="00303CB6" w:rsidRPr="00303CB6">
+      <w:r w:rsidR="00303CB6" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00303CB6" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00303CB6" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(Tahoma 12, justificado)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">(Tahoma 12, justificado) </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:anchor=".eID" w:history="1">
-        <w:r w:rsidR="00C95620" w:rsidRPr="00314810">
+        <w:r w:rsidR="00C95620" w:rsidRPr="002D2998">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/10.15198/seeci.año.#.eID</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00012ACF">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="A6A6A6"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>(lo pone el editor)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00327179">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047FD76E" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="000A1960" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
+    <w:p w14:paraId="047FD76E" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6235"/>
           <w:tab w:val="left" w:pos="8800"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37783768" w14:textId="1C5FC45B" w:rsidR="00EE41FC" w:rsidRPr="00A81916" w:rsidRDefault="00A03670" w:rsidP="00A81916">
+    <w:p w14:paraId="37783768" w14:textId="1C5FC45B" w:rsidR="00EE41FC" w:rsidRPr="002D2998" w:rsidRDefault="00A03670" w:rsidP="002D2998">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rStyle w:val="Ttulo2Car"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>RESUMEN</w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="00EE41FC">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EE41FC" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00EE41FC" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tahoma 12, Negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="00A81916" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
-      <w:r w:rsidR="00EE41FC" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00EE41FC" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F25D36" w14:textId="6F4A9684" w:rsidR="00EE41FC" w:rsidRPr="00303CB6" w:rsidRDefault="00C77D1B" w:rsidP="00EE41FC">
+    <w:p w14:paraId="19F25D36" w14:textId="6F4A9684" w:rsidR="00EE41FC" w:rsidRPr="002D2998" w:rsidRDefault="00C77D1B" w:rsidP="002D2998">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6235"/>
           <w:tab w:val="left" w:pos="8800"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C77D1B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introducción:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C77D1B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C77D1B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Metodología: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C77D1B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C77D1B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Resultados: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C77D1B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C77D1B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Discusión: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C77D1B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal. </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">normal, texto normal, texto normal, texto normal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Conclusiones: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C77D1B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">texto normal, texto </w:t>
-[...10 lines deleted...]
-        <w:t>normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal.</w:t>
+        <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EE9E96" w14:textId="335A21F0" w:rsidR="004E1C75" w:rsidRPr="00BE2D79" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
+    <w:p w14:paraId="01EE9E96" w14:textId="335A21F0" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="004E1C75" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8800"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="004A2018" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004A2018" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>alabras clave</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidR="00F20A86">
+      <w:r w:rsidR="00F20A86" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>palabra clave 1; palabra clave 2;</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F20A86" w:rsidRPr="00F20A86">
+        <w:t>palabra clave 1; palabra clave 2; palabra clave 3; palabra clave 4; palabra clave 5; palabra clave 6; palabra clave 7; palabra clave 8; palabra clave 9.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D79" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F20A86">
+      <w:r w:rsidR="00BE2D79" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hasta 9 palabras clave</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE2D79" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>palabra clave 3;</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F20A86">
-[...79 lines deleted...]
-      <w:r w:rsidR="00F20A86" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00F20A86" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00BE451A" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00BE451A" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00BE2D79" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00BE2D79" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ahoma 12, justificado</w:t>
       </w:r>
-      <w:r w:rsidR="00F20A86" w:rsidRPr="008B50A4">
-[...4 lines deleted...]
-          <w:sz w:val="20"/>
+      <w:r w:rsidR="00F20A86" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A469C49" w14:textId="7BC87C55" w:rsidR="00A65D27" w:rsidRDefault="00A03670" w:rsidP="00A65D27">
+    <w:p w14:paraId="3A469C49" w14:textId="7BC87C55" w:rsidR="00A65D27" w:rsidRPr="002D2998" w:rsidRDefault="00A03670" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ABSTRACT</w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A65D27" w:rsidRPr="00EE41FC">
+      <w:r w:rsidR="00A65D27" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A65D27" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00A65D27" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tahoma 12, Negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="00A81916" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>justificado</w:t>
       </w:r>
-      <w:r w:rsidR="00A65D27" w:rsidRPr="00EE41FC">
+      <w:r w:rsidR="00A65D27" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E6746A" w14:textId="77777777" w:rsidR="007826D8" w:rsidRDefault="007826D8" w:rsidP="00A65D27">
+    <w:p w14:paraId="41E6746A" w14:textId="77777777" w:rsidR="007826D8" w:rsidRPr="002D2998" w:rsidRDefault="007826D8" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Introduction</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Methodology</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, nota a pie de página, texto normal, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Discussion</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conclusions</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007826D8">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, nota a pie de página, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0302F9C4" w14:textId="77777777" w:rsidR="00A81916" w:rsidRPr="00BE2D79" w:rsidRDefault="004A2018" w:rsidP="00A81916">
+    <w:p w14:paraId="0302F9C4" w14:textId="77777777" w:rsidR="00A81916" w:rsidRPr="002D2998" w:rsidRDefault="004A2018" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8800"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Key</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00F16E5F">
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>words</w:t>
-[...5 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A06140" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A06140">
+        <w:t>palabra clave 1; palabra clave 2; palabra clave 3; palabra clave 4; palabra clave 5; palabra clave 6; palabra clave 7; palabra clave 8; palabra clave 9.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>palabra clave 1; palabra clave 2;</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A06140">
-[...79 lines deleted...]
-      <w:r w:rsidR="00A81916" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado</w:t>
       </w:r>
-      <w:r w:rsidR="00A81916" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24191E40" w14:textId="243486C8" w:rsidR="00A06140" w:rsidRDefault="00A06140" w:rsidP="00A06140">
+    <w:p w14:paraId="24191E40" w14:textId="243486C8" w:rsidR="00A06140" w:rsidRPr="002D2998" w:rsidRDefault="00A06140" w:rsidP="00A06140">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="44A9265F" w14:textId="77777777" w:rsidR="00BA0E62" w:rsidRPr="00A81916" w:rsidRDefault="00BA0E62" w:rsidP="00A81916">
+    <w:p w14:paraId="44A9265F" w14:textId="77777777" w:rsidR="00BA0E62" w:rsidRPr="002D2998" w:rsidRDefault="00BA0E62" w:rsidP="002D2998">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:t>1.</w:t>
       </w:r>
-      <w:r w:rsidR="007537B0">
+      <w:r w:rsidR="007537B0" w:rsidRPr="002D2998">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:t xml:space="preserve">INTRODUCCIÓN </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00102EDB" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00102EDB" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Tahoma 12, mayúscula, negrita, justificado</w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="00A81916">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2831DD02" w14:textId="77777777" w:rsidR="00EE645C" w:rsidRDefault="00CB3D56" w:rsidP="00EE645C">
+    <w:p w14:paraId="2831DD02" w14:textId="77777777" w:rsidR="00EE645C" w:rsidRPr="002D2998" w:rsidRDefault="00CB3D56" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B96C1A">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Los párrafos se escribirán en </w:t>
       </w:r>
-      <w:r w:rsidR="00B96C1A">
+      <w:r w:rsidR="00B96C1A" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="000E2696" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="000E2696" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="7F7F7F"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tahoma 12, justificado</w:t>
       </w:r>
-      <w:r w:rsidR="00102EDB">
+      <w:r w:rsidR="00102EDB" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>),</w:t>
       </w:r>
-      <w:r w:rsidR="00B96C1A" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00B96C1A" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B96C1A">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">con </w:t>
       </w:r>
-      <w:r w:rsidR="00B96C1A">
+      <w:r w:rsidR="00B96C1A" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>interlineado sencillo</w:t>
       </w:r>
-      <w:r w:rsidR="00EE645C">
+      <w:r w:rsidR="00EE645C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sin línea en blanco entre párrafos. (</w:t>
       </w:r>
-      <w:r w:rsidR="00EE645C" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00EE645C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Ajustarse a esta plantilla</w:t>
       </w:r>
-      <w:r w:rsidR="00EE645C">
+      <w:r w:rsidR="00EE645C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF86F0B" w14:textId="77777777" w:rsidR="00E06EE3" w:rsidRDefault="00E06EE3" w:rsidP="00E06EE3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1BF86F0B" w14:textId="77777777" w:rsidR="00E06EE3" w:rsidRPr="002D2998" w:rsidRDefault="00E06EE3" w:rsidP="002D2998">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto normal, texto normal, texto normal, texto normal, Nota a pie de página</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E06EE3">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397C9DFE" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00A81916" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="397C9DFE" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63AE6">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cita directa </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">en el texto normal de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>menos de 40 palabras</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. Se encierra entre comillas el texto citado. Si la obra tiene uno o dos autores, se cita ambos apellidos todo el tiempo (Autor y Autor, Año). Cuando tenga más de dos autores, sólo se escribe el apellido del primer autor, seguido de la frase </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>et al.,</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> sin cursivas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC5EFD0" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00DF384F" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="7CC5EFD0" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A835B7">
+        <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal “</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>texto de cita en cursiva, texto de cita en cursiva, texto de cita en cursiva, texto de cita en cursiva, texto de cita</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>“</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="000A1960">
+        <w:t>” (Autor, Año, p. XXX) texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="00B050"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="508DF6E6" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="008B50A4" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="508DF6E6" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A63AE6">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cita directa</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> en el texto normal de </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>más de 40 palabras</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Si la cita tiene más de 40 palabras, se escribe el texto en bloque, sin comillas, en una línea aparte, con sangría izquierda de 1,25 cm, sin sangrar la primera línea de la cita.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7145A49A" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="000A1960" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="7145A49A" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal… </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299CE59B" w14:textId="1E8A6F0F" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="299CE59B" w14:textId="1E8A6F0F" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0088009B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita, texto de cita (Autor, Año, p. XXX).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C8C041" w14:textId="77777777" w:rsidR="00BD3F78" w:rsidRPr="00A81916" w:rsidRDefault="00BD3F78" w:rsidP="00A81916">
+    <w:p w14:paraId="24C8C041" w14:textId="77777777" w:rsidR="00BD3F78" w:rsidRPr="002D2998" w:rsidRDefault="00BD3F78" w:rsidP="002D2998">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidR="007537B0">
+      <w:r w:rsidR="007537B0" w:rsidRPr="002D2998">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:t xml:space="preserve">OBJETIVOS </w:t>
       </w:r>
-      <w:r w:rsidR="006F6616" w:rsidRPr="00A81916">
+      <w:r w:rsidR="006F6616" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>Tahoma 12, mayúscula, negrita, justificado</w:t>
       </w:r>
-      <w:r w:rsidR="006F6616" w:rsidRPr="00A81916">
+      <w:r w:rsidR="006F6616" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44844D7D" w14:textId="77777777" w:rsidR="00BD3F78" w:rsidRPr="00A81916" w:rsidRDefault="00BD3F78" w:rsidP="00FD43AC">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="44844D7D" w14:textId="77777777" w:rsidR="00BD3F78" w:rsidRPr="002D2998" w:rsidRDefault="00BD3F78" w:rsidP="002D2998">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto normal, texto normal, texto normal, texto normal, Nota a pie de página</w:t>
       </w:r>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rStyle w:val="Refdenotaalpie"/>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
         </w:rPr>
         <w:footnoteReference w:id="2"/>
       </w:r>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="007C4DC7" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="007C4DC7" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tahoma </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229D8004" w14:textId="77777777" w:rsidR="00EC1AEC" w:rsidRPr="00A81916" w:rsidRDefault="00BD3F78" w:rsidP="00A81916">
+    <w:p w14:paraId="229D8004" w14:textId="77777777" w:rsidR="00EC1AEC" w:rsidRPr="002D2998" w:rsidRDefault="00BD3F78" w:rsidP="002D2998">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="007537B0">
+      <w:r w:rsidR="007537B0" w:rsidRPr="002D2998">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:t xml:space="preserve">METODOLOGÍA </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...11 lines deleted...]
-        <w:t>12, mayúscula, negrita, justificado)</w:t>
+        <w:t>(Tahoma 12, mayúscula, negrita, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F44D77F" w14:textId="77777777" w:rsidR="00BD3F78" w:rsidRPr="008B50A4" w:rsidRDefault="00BD3F78" w:rsidP="00EC1AEC">
+    <w:p w14:paraId="0F44D77F" w14:textId="77777777" w:rsidR="00BD3F78" w:rsidRPr="002D2998" w:rsidRDefault="00BD3F78" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
-      <w:r w:rsidR="007C4DC7" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="007C4DC7" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tahoma </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1AEC" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>12, justificado</w:t>
       </w:r>
-      <w:r w:rsidR="007C4DC7" w:rsidRPr="008B50A4">
+      <w:r w:rsidR="007C4DC7" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0BE5E5" w14:textId="77777777" w:rsidR="00EC1AEC" w:rsidRPr="00754030" w:rsidRDefault="00BD3F78" w:rsidP="00A81916">
+    <w:p w14:paraId="5F0BE5E5" w14:textId="77777777" w:rsidR="00EC1AEC" w:rsidRPr="002D2998" w:rsidRDefault="00BD3F78" w:rsidP="002D2998">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidR="007537B0">
+      <w:r w:rsidR="007537B0" w:rsidRPr="002D2998">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:t xml:space="preserve">RESULTADOS </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00754030">
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(Tahoma 12, mayúscula, negrita, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667F7C53" w14:textId="77777777" w:rsidR="004F6ACF" w:rsidRDefault="004F6ACF" w:rsidP="004F6ACF">
+    <w:p w14:paraId="667F7C53" w14:textId="77777777" w:rsidR="004F6ACF" w:rsidRPr="002D2998" w:rsidRDefault="004F6ACF" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6ACF">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1EAF51" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="1B1EAF51" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6ACF">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F7B72BB" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1F7B72BB" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>Tabla 1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Tahoma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>, negrita,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> alineado a la izquierda)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DED4414" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5DED4414" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>Título de la tabla</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Tahoma</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>, sencillo,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> cursiva, alineado a la izquierda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5436"/>
         <w:gridCol w:w="1818"/>
         <w:gridCol w:w="1818"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F6306E" w:rsidRPr="00F6306E" w14:paraId="7BBF233F" w14:textId="77777777" w:rsidTr="00FD1626">
+      <w:tr w:rsidR="00F6306E" w:rsidRPr="002D2998" w14:paraId="7BBF233F" w14:textId="77777777" w:rsidTr="00FD1626">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72598C6D" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+          <w:p w14:paraId="72598C6D" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6306E">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Encabezados </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F6306E">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="808080"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(APA 7ª Tahoma 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="706D37A4" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+          <w:p w14:paraId="706D37A4" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6306E">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28FC8D22" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+          <w:p w14:paraId="28FC8D22" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6306E">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Texto </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6306E" w:rsidRPr="00F6306E" w14:paraId="69D0FB75" w14:textId="77777777" w:rsidTr="00FD1626">
+      <w:tr w:rsidR="00F6306E" w:rsidRPr="002D2998" w14:paraId="69D0FB75" w14:textId="77777777" w:rsidTr="00FD1626">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5534" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB8162E" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+          <w:p w14:paraId="6EB8162E" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6306E">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2737CAF0" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+          <w:p w14:paraId="2737CAF0" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6306E">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22712624" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+          <w:p w14:paraId="22712624" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F6306E">
+            <w:r w:rsidRPr="002D2998">
               <w:rPr>
                 <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Texto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="114BA32E" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="114BA32E" w14:textId="316C700A" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F6306E">
-[...13 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidR="002D2998" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Tahoma 10, negrita, alineado a la izquierda)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Texto, texto, texto.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tahoma 10, normal, alineado a la izquierda. Si es web, la dirección como </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>hipervínculo</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F6306E">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3892A2FF" w14:textId="31B4391F" w:rsidR="00F6306E" w:rsidRDefault="00F6306E">
+    <w:p w14:paraId="3892A2FF" w14:textId="31B4391F" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F33654" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+    <w:p w14:paraId="12F33654" w14:textId="7957470E" w:rsidR="00754030" w:rsidRPr="002D2998" w:rsidRDefault="00754030" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00754030">
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(Tahoma 10, negrita, alineado a la izquierda)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1777EF30" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+    <w:p w14:paraId="1777EF30" w14:textId="2812EE93" w:rsidR="00754030" w:rsidRPr="002D2998" w:rsidRDefault="00754030" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00754030">
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Título de la figura </w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Tahoma 10, cursiva, alineado a la izquierda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6F1FC087" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+    <w:p w14:paraId="6F1FC087" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="002D2998" w:rsidRDefault="00754030" w:rsidP="00754030">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754030">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52A38A5C" wp14:editId="66FFC40F">
             <wp:extent cx="4184650" cy="2730500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="6" name="Imagen 2" descr="Descripción: grafico_distribucion_trabajadores_por_sector_3t_2006"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Imagen 2" descr="Descripción: grafico_distribucion_trabajadores_por_sector_3t_2006"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
@@ -3909,774 +3658,735 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4184650" cy="2730500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3029EECF" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+    <w:p w14:paraId="3029EECF" w14:textId="46310B1F" w:rsidR="00754030" w:rsidRPr="002D2998" w:rsidRDefault="00754030" w:rsidP="002D2998">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2998" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>(Tahoma 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2998" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2998" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>, negrita, centrado)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>Texto, texto, texto.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>(Tahoma 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, normal, centrado, Si es web, la dirección como </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>hipervínculo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="x-none"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53BB471A" w14:textId="77777777" w:rsidR="00754030" w:rsidRPr="002D2998" w:rsidRDefault="00754030" w:rsidP="00754030">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00754030">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:b/>
+          <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
-        <w:t xml:space="preserve">Fuente: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00754030">
+        <w:t xml:space="preserve">El gráfico debe ser editable. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:b/>
-[...35 lines deleted...]
-        </w:rPr>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Se enviará además como documento independiente en formato JPG a través de la plataforma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2DE9A6" w14:textId="628471A9" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo3Car"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.1 Título de 2º nivel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
-[...15 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, negrita, justificado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6963F1" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, justificado)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592BD7D6" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo4"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo4Car"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>4.1.1. Título de tercer nivel y sucesivos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
-[...47 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Tahoma, negrita, sangría izquierda a 1,25 cm, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53BB471A" w14:textId="77777777" w:rsidR="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
-[...139 lines deleted...]
-    <w:p w14:paraId="02040AEE" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="00A81916" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="02040AEE" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal... </w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70240C4C" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="008B50A4" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="70240C4C" w14:textId="77777777" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="008B50A4">
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal… </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado</w:t>
       </w:r>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3114BE3E" w14:textId="6FF0164E" w:rsidR="00F6306E" w:rsidRPr="00F6306E" w:rsidRDefault="00F6306E" w:rsidP="00F6306E">
+    <w:p w14:paraId="3114BE3E" w14:textId="6FF0164E" w:rsidR="00F6306E" w:rsidRPr="002D2998" w:rsidRDefault="00F6306E" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(Autor, Año) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43D158D7" w14:textId="7BA58F23" w:rsidR="00EC1AEC" w:rsidRPr="00754030" w:rsidRDefault="00BD3F78" w:rsidP="00754030">
+    <w:p w14:paraId="43D158D7" w14:textId="7BA58F23" w:rsidR="00EC1AEC" w:rsidRPr="002D2998" w:rsidRDefault="00BD3F78" w:rsidP="002D2998">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00754030">
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
         <w:t>5.</w:t>
       </w:r>
-      <w:r w:rsidR="007537B0" w:rsidRPr="00754030">
+      <w:r w:rsidR="007537B0" w:rsidRPr="002D2998">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00754030">
+      <w:r w:rsidRPr="002D2998">
         <w:t xml:space="preserve">DISCUSIÓN </w:t>
       </w:r>
-      <w:r w:rsidR="00EC1AEC" w:rsidRPr="00754030">
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(Tahoma 12, mayúscula, negrita, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA34F27" w14:textId="6225BDE0" w:rsidR="00C34530" w:rsidRPr="00A81916" w:rsidRDefault="004F6ACF" w:rsidP="00A81916">
+    <w:p w14:paraId="1EA34F27" w14:textId="6225BDE0" w:rsidR="00C34530" w:rsidRPr="002D2998" w:rsidRDefault="004F6ACF" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto norma</w:t>
       </w:r>
-      <w:r w:rsidR="00585897">
-[...17 lines deleted...]
-      <w:r w:rsidRPr="007C4DC7">
+      <w:r w:rsidR="00585897" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>l, texto normal, texto normal. Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004F6ACF">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A204143" w14:textId="11F87DE4" w:rsidR="000B1174" w:rsidRPr="00A81916" w:rsidRDefault="000B1174" w:rsidP="00DD4A6A">
+    <w:p w14:paraId="7A204143" w14:textId="11F87DE4" w:rsidR="000B1174" w:rsidRPr="002D2998" w:rsidRDefault="000B1174" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00A81916">
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
-      <w:r w:rsidR="00DD4A6A" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00DD4A6A" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
-      <w:r w:rsidR="00A81916">
+      <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">(Tahoma </w:t>
       </w:r>
-      <w:r w:rsidR="00A81916" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C95620">
+      <w:r w:rsidR="00C95620" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, negrita, </w:t>
       </w:r>
-      <w:r w:rsidR="00DD4A6A" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00DD4A6A" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>alineado a la izquierda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4274AD16" w14:textId="4533D8F6" w:rsidR="000B1174" w:rsidRPr="00A81916" w:rsidRDefault="000B1174" w:rsidP="00DD4A6A">
+    <w:p w14:paraId="4274AD16" w14:textId="4533D8F6" w:rsidR="000B1174" w:rsidRPr="002D2998" w:rsidRDefault="000B1174" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Título de la figura </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00585897" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00585897" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tahoma </w:t>
       </w:r>
-      <w:r w:rsidR="00A81916" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00C95620">
+      <w:r w:rsidR="00C95620" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="00585897" w:rsidRPr="00A81916">
+      <w:r w:rsidR="00585897" w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, cursiva, alineado a la izquierda</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A81916">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112107AD" w14:textId="7F60404B" w:rsidR="00DC0424" w:rsidRPr="000A1960" w:rsidRDefault="00012ACF" w:rsidP="00CB574D">
+    <w:p w14:paraId="112107AD" w14:textId="7F60404B" w:rsidR="00DC0424" w:rsidRPr="002D2998" w:rsidRDefault="00012ACF" w:rsidP="00CB574D">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="077014A2" wp14:editId="414496F6">
             <wp:extent cx="4057650" cy="2247900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="il_fi" descr="Descripción: salon_general_biblioteca_nacional_madrid_m"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="il_fi" descr="Descripción: salon_general_biblioteca_nacional_madrid_m"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18">
@@ -4689,2872 +4399,2807 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4057650" cy="2247900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3033CA" w14:textId="77777777" w:rsidR="00DC0424" w:rsidRPr="008B50A4" w:rsidRDefault="00DC0424" w:rsidP="00CB574D">
+    <w:p w14:paraId="3B3033CA" w14:textId="77777777" w:rsidR="00DC0424" w:rsidRPr="002D2998" w:rsidRDefault="00DC0424" w:rsidP="00CB574D">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B50A4">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (IMAGEN CENTRADA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433FB236" w14:textId="47C6A296" w:rsidR="00DC0424" w:rsidRPr="00A81916" w:rsidRDefault="00DC0424" w:rsidP="00CE600D">
+    <w:p w14:paraId="433FB236" w14:textId="19B13FD8" w:rsidR="00DC0424" w:rsidRPr="002D2998" w:rsidRDefault="00DC0424" w:rsidP="002D2998">
+      <w:pPr>
+        <w:pStyle w:val="Sangradetextonormal"/>
+        <w:spacing w:after="240"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fuente</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2998" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Tahoma 10, negrita, centrado)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93BD6" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Texto, texto, texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Tahoma 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95620" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9412E" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">normal, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">centrado. Si es web, la dirección como </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC1AEC" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>hipervínculo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA495AF" w14:textId="359A7818" w:rsidR="00F31643" w:rsidRPr="002D2998" w:rsidRDefault="00F31643" w:rsidP="00F31643">
       <w:pPr>
         <w:pStyle w:val="Sangradetextonormal"/>
         <w:spacing w:after="200"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A81916">
-[...52 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>Se enviará además como documento independiente</w:t>
+      </w:r>
+      <w:r w:rsidR="00A81916" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C93BD6" w:rsidRPr="00A81916">
-[...17 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="es-ES"/>
+        </w:rPr>
+        <w:t>en formato JPG a través de la plataforma</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3371C715" w14:textId="46C6F0B3" w:rsidR="00754030" w:rsidRPr="002D2998" w:rsidRDefault="00754030" w:rsidP="002D2998">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
           <w:color w:val="00B050"/>
-          <w:sz w:val="20"/>
-[...66 lines deleted...]
-        <w:t>)</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:t xml:space="preserve">6. CONCLUSIONES </w:t>
+      </w:r>
+      <w:r w:rsidR="00F6306E" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+        </w:rPr>
+        <w:t>(Tahoma 12, negrita, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DA495AF" w14:textId="359A7818" w:rsidR="00F31643" w:rsidRDefault="00F31643" w:rsidP="00F31643">
-[...67 lines deleted...]
-    <w:p w14:paraId="206C6600" w14:textId="59057D5B" w:rsidR="0076426F" w:rsidRPr="00754030" w:rsidRDefault="00754030" w:rsidP="00754030">
+    <w:p w14:paraId="206C6600" w14:textId="59057D5B" w:rsidR="0076426F" w:rsidRPr="002D2998" w:rsidRDefault="00754030" w:rsidP="002D2998">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="600"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C4DC7">
-[...35 lines deleted...]
-      <w:r w:rsidRPr="004F6ACF">
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal. Texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal, texto normal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Tahoma 12, justificado)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7991CE23" w14:textId="4EF8F06F" w:rsidR="004E1C75" w:rsidRPr="000A1960" w:rsidRDefault="00754030" w:rsidP="00A279DC">
+    <w:p w14:paraId="7991CE23" w14:textId="4EF8F06F" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="00754030" w:rsidP="002D2998">
       <w:pPr>
         <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002D2998">
         <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="004E1C75" w:rsidRPr="000A1960">
+      <w:r w:rsidR="004E1C75" w:rsidRPr="002D2998">
         <w:t xml:space="preserve">. REFERENCIAS </w:t>
       </w:r>
-      <w:r w:rsidR="00F6306E" w:rsidRPr="00F6306E">
+      <w:r w:rsidR="00F6306E" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>(Tahoma 12, negrita, justificado</w:t>
       </w:r>
-      <w:r w:rsidR="007C2D4C" w:rsidRPr="00F6306E">
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="002D2998">
         <w:rPr>
           <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="699E0122" w14:textId="6A14A34E" w:rsidR="004E1C75" w:rsidRPr="0088009B" w:rsidRDefault="00A63AE6" w:rsidP="00A63AE6">
+    <w:p w14:paraId="699E0122" w14:textId="6A14A34E" w:rsidR="004E1C75" w:rsidRPr="002D2998" w:rsidRDefault="00A63AE6" w:rsidP="00A63AE6">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0088009B">
+      <w:r w:rsidRPr="002D2998">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Todas las referencias estarán en Sangría Francesa.</w:t>
       </w:r>
-      <w:r w:rsidR="00A279DC">
-[...15 lines deleted...]
-        <w:t>URL o DOI, según el caso, serán presentadas en su formato original y nunca acortadas.</w:t>
+      <w:r w:rsidR="00A279DC" w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Cada una de las URL o DOI, según el caso, serán presentadas en su formato original y nunca acortadas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9E6F42" w14:textId="0F8FB07F" w:rsidR="00A9483C" w:rsidRDefault="00925EF3" w:rsidP="008F11BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="6D9E6F42" w14:textId="0F8FB07F" w:rsidR="00A9483C" w:rsidRPr="007448CF" w:rsidRDefault="00925EF3" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Ejemplo de LIBRO</w:t>
       </w:r>
-      <w:r w:rsidR="007B351E" w:rsidRPr="000A1960">
+      <w:r w:rsidR="007B351E" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A26150">
+      <w:r w:rsidR="00A26150" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">(autores separados por </w:t>
       </w:r>
-      <w:r w:rsidR="00A81916">
+      <w:r w:rsidR="00A81916" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="007C287C">
+      <w:r w:rsidR="007C287C" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A81916">
+      <w:r w:rsidR="00A81916" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidR="000B1BD1" w:rsidRPr="000A1960">
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> y el último por </w:t>
       </w:r>
-      <w:r w:rsidR="007E3FEF">
+      <w:r w:rsidR="007E3FEF" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>“y”</w:t>
       </w:r>
-      <w:r w:rsidR="000B1BD1" w:rsidRPr="000A1960">
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00A9483C" w:rsidRPr="000A1960">
+      <w:r w:rsidR="00A9483C" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="721F251E" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="000A1960" w:rsidRDefault="004E1C75" w:rsidP="008F11BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="721F251E" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="007448CF" w:rsidRDefault="004E1C75" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellidos, A. A.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C287C" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>, Apellidos</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26150" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007C287C" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B. B.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26150" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellidos</w:t>
+      </w:r>
+      <w:r w:rsidR="00A26150" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> C. C. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidR="007B351E" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del libro siempre en cursiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. Editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FDFF0B4" w14:textId="77777777" w:rsidR="007B351E" w:rsidRPr="007448CF" w:rsidRDefault="007B351E" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:sz w:val="24"/>
-[...85 lines deleted...]
-      <w:r w:rsidRPr="000A1960">
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellidos, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA393B" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA393B" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (Año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Título</w:t>
-[...18 lines deleted...]
-        <w:t>. Editorial.</w:t>
+        <w:t>Título del libro siempre en cursiva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. Editorial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDFF0B4" w14:textId="77777777" w:rsidR="007B351E" w:rsidRPr="000A1960" w:rsidRDefault="007B351E" w:rsidP="008F11BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="3D21E628" w14:textId="6483B667" w:rsidR="00A9483C" w:rsidRPr="007448CF" w:rsidRDefault="00925EF3" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:b/>
-[...50 lines deleted...]
-      <w:r w:rsidRPr="000A1960">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ejemplo de </w:t>
+      </w:r>
+      <w:r w:rsidR="00650AC0" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>CAPÍTUL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>O DE LIBRO:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C287C" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(autores separados por </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81916" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“,”</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último por </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64316" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“y”</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3FEF" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58877248" w14:textId="77777777" w:rsidR="00A9483C" w:rsidRPr="007448CF" w:rsidRDefault="007C287C" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Apellido, N.</w:t>
+      </w:r>
+      <w:r w:rsidR="00A9483C" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y Apellido, N. (Año). Título del capítulo. En: N. Apellido autor libro (Eds.), </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9483C" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t>Título del libro siempre en cursiva</w:t>
-[...18 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">título del libro en cursiva </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9483C" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>(páginas del capítulo).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A9483C" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Editorial.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D21E628" w14:textId="6483B667" w:rsidR="00A9483C" w:rsidRDefault="00925EF3" w:rsidP="008F11BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5F38279F" w14:textId="750F41DE" w:rsidR="00E92819" w:rsidRPr="007448CF" w:rsidRDefault="00650AC0" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
-[...29 lines deleted...]
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Ejemplo de TESIS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007C287C">
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">(autores separados por </w:t>
       </w:r>
-      <w:r w:rsidR="00A81916">
+      <w:r w:rsidR="00A81916" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>“,”</w:t>
       </w:r>
-      <w:r w:rsidR="000B1BD1" w:rsidRPr="000A1960">
-[...17 lines deleted...]
-      <w:r w:rsidR="000B1BD1" w:rsidRPr="000A1960">
+      <w:r w:rsidR="00CA393B" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">y el último por </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64316" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“y"</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="007E3FEF" w:rsidRPr="000A1960">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="58877248" w14:textId="77777777" w:rsidR="00A9483C" w:rsidRPr="000A1960" w:rsidRDefault="007C287C" w:rsidP="008F11BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="0854D515" w14:textId="77777777" w:rsidR="00650AC0" w:rsidRPr="007448CF" w:rsidRDefault="00650AC0" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellidos, A. A. (Año). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Título</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>. (Tesis inédita de maestría o doctorado). Nombre de la institución, Localización.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B643325" w14:textId="77777777" w:rsidR="002D2998" w:rsidRPr="007448CF" w:rsidRDefault="00650AC0" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...17 lines deleted...]
-      <w:r w:rsidR="00A9483C" w:rsidRPr="00A9483C">
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Ejemplo de REVISTAS:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C287C" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(autores separados por </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81916" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“,”</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último por </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64316" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“y”</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3FEF" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="397F43B2" w14:textId="55DC3182" w:rsidR="00650AC0" w:rsidRPr="007448CF" w:rsidRDefault="00650AC0" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apellidos, A. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2578" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>A.,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellidos</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2578" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00672BA6" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> B. B.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64316" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellidos, C. C. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE2578" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Fecha). Título del artículo, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
-        <w:t xml:space="preserve">título del libro en cursiva </w:t>
-[...10 lines deleted...]
-      <w:r>
+        <w:t>Título de la publicación, volumen</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED49BE" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(número), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00ED49BE" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>pp-pp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A9483C">
-[...349 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
-        <w:r w:rsidR="00FE2578" w:rsidRPr="003A30DD">
+        <w:r w:rsidR="00FE2578" w:rsidRPr="007448CF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>https://doi.org/10.xxxxxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE2578">
+      <w:r w:rsidR="00FE2578" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6254DEED" w14:textId="285C64DC" w:rsidR="00650AC0" w:rsidRDefault="00650AC0" w:rsidP="008F11BA">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="1AFF2872" w14:textId="77777777" w:rsidR="002D2998" w:rsidRPr="007448CF" w:rsidRDefault="00650AC0" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>Ejemplo de PÁGINAS WEB:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(autores separados por </w:t>
+      </w:r>
+      <w:r w:rsidR="00A81916" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“,”</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> y el último por </w:t>
+      </w:r>
+      <w:r w:rsidR="00E64316" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>“y”</w:t>
+      </w:r>
+      <w:r w:rsidR="000B1BD1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3FEF" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6254DEED" w14:textId="4E0B1A5C" w:rsidR="00650AC0" w:rsidRDefault="000B1BD1" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A1960">
-[...72 lines deleted...]
-      <w:r w:rsidR="000B1BD1" w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidR="00650AC0" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>pellidos, B. B.</w:t>
       </w:r>
-      <w:r w:rsidR="00FE2578">
+      <w:r w:rsidR="00FE2578" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000B1BD1" w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apellidos</w:t>
       </w:r>
-      <w:r w:rsidR="00FE2578">
+      <w:r w:rsidR="00FE2578" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000B1BD1" w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> C. C. </w:t>
       </w:r>
-      <w:r w:rsidR="00E64316">
+      <w:r w:rsidR="00E64316" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="000B1BD1" w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> Apellidos</w:t>
       </w:r>
-      <w:r w:rsidR="00FE2578">
+      <w:r w:rsidR="00FE2578" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000B1BD1" w:rsidRPr="000A1960">
+      <w:r w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> D. D.</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidR="00650AC0" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Año). </w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidR="00650AC0" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidR="00650AC0" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
-        <w:r w:rsidR="00FC3C76" w:rsidRPr="003A30DD">
+        <w:r w:rsidR="00FC3C76" w:rsidRPr="007448CF">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:lang w:val="es-ES_tradnl"/>
           </w:rPr>
           <w:t>www.xxxxxx.xxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="000A1960">
+      <w:r w:rsidR="00650AC0" w:rsidRPr="007448CF">
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="es-ES_tradnl"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF90D13" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+    <w:p w14:paraId="474F84F6" w14:textId="77777777" w:rsidR="007448CF" w:rsidRPr="007448CF" w:rsidRDefault="007448CF" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CF90D13" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="007448CF" w:rsidRDefault="00DC43D3" w:rsidP="007448CF">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo2"/>
+        <w:spacing w:after="240"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:t>CONTRIBUCIONES DE AUTORES, FINANCIACIÓN Y AGRADECIMIENTOS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29779015" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="002D2998" w:rsidRDefault="00DC43D3" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Contribuciones de los autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ADF4AF8" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="002D2998" w:rsidRDefault="00DC43D3" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conceptualización:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre, Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Metodología:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre, y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Software</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Validación</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Análisis formal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre y Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Curación de datos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Redacción-Preparación del borrador original</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Redacción-Revisión y Edición</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Visualización</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Supervisión:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Administración de proyectos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Nombre. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Todos los autores han leído y aceptado la versión publicada del manuscrito:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Apellido </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Apellido</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Nombre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134C0807" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="002D2998" w:rsidRDefault="00DC43D3" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Financiación:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Esta investigación recibió o no financiamiento externo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DCB8CD" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="002D2998" w:rsidRDefault="00DC43D3" w:rsidP="007448CF">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agradecimientos:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ejemplo: El presente texto nace en el marco de un proyecto CONCILIUM (931.791) de la Universidad Complutense de Madrid, “Validación de modelos de comunicación, empresas, redes sociales y género”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CAA7C85" w14:textId="77777777" w:rsidR="00FC3C76" w:rsidRDefault="00DC43D3" w:rsidP="00F31E98">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:b/>
-[...13 lines deleted...]
-        <w:t>CONTRIBUCIONES DE AUTORES, FINANCIACIÓN Y AGRADECIMIENTOS</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Conflicto de intereses</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: si los hubiere.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29779015" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
+    <w:p w14:paraId="0BF1FF4A" w14:textId="77777777" w:rsidR="007448CF" w:rsidRPr="002D2998" w:rsidRDefault="007448CF" w:rsidP="00F31E98">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DC43D3">
-[...15 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6ADF4AF8" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
-[...518 lines deleted...]
-        <w:t>, Nombre.</w:t>
+    <w:p w14:paraId="7377D14E" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="007448CF" w:rsidRDefault="004E1C75" w:rsidP="007448CF">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo3"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rStyle w:val="Ttulo3Car"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rStyle w:val="Ttulo3Car"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>AUTOR/ES:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="134C0807" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Esta investigación recibió o no financiamiento externo.</w:t>
+    <w:p w14:paraId="56A5991E" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="007448CF" w:rsidRDefault="004E1C75" w:rsidP="00F31E98">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Nombre y apellidos del </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD22D1" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>autor 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A63AE6" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Tahoma 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">negrita, </w:t>
+      </w:r>
+      <w:r w:rsidR="00357290" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>alineado a la izquierda</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2D4C" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DCB8CD" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00DC43D3">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> Ejemplo: El presente texto nace en el marco de un proyecto CONCILIUM (931.791) de la Universidad Complutense de Madrid, “Validación de modelos de comunicación, empresas, redes sociales y género”.</w:t>
+    <w:p w14:paraId="29EFF070" w14:textId="77777777" w:rsidR="00004899" w:rsidRPr="007448CF" w:rsidRDefault="00004899" w:rsidP="00F31E98">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Filiación</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CAA7C85" w14:textId="77777777" w:rsidR="00FC3C76" w:rsidRPr="00F31E98" w:rsidRDefault="00DC43D3" w:rsidP="00F31E98">
-[...28 lines deleted...]
-    <w:p w14:paraId="7377D14E" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="00BD22D1" w:rsidRDefault="004E1C75" w:rsidP="00F31E98">
+    <w:p w14:paraId="74E7B8AC" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRPr="007448CF" w:rsidRDefault="004E1C75" w:rsidP="00F31E98">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:b/>
-[...15 lines deleted...]
-        <w:t>AUTOR/ES:</w:t>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Síntesis del currículo del autor</w:t>
+      </w:r>
+      <w:r w:rsidR="00357290" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="00357290" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00171535" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00357290" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00357290" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palabras</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A63AE6" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Tahoma 10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, justificado, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Máximo 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00191C23" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0 palabras, en un único párrafo)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A5991E" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRDefault="004E1C75" w:rsidP="00F31E98">
-[...143 lines deleted...]
-    <w:p w14:paraId="74E7B8AC" w14:textId="77777777" w:rsidR="004E1C75" w:rsidRDefault="004E1C75" w:rsidP="00F31E98">
+    <w:p w14:paraId="78A4A354" w14:textId="2472154A" w:rsidR="00E42986" w:rsidRPr="007448CF" w:rsidRDefault="00E42986" w:rsidP="00F31E98">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-          <w:bCs/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Síntesis del currículo del autor</w:t>
-[...124 lines deleted...]
-          <w:color w:val="808080"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidRPr="007448CF">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>correoelectronico@dominio.com</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00A81916" w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="00B050"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="7F7F7F"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>en la línea siguiente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A4A354" w14:textId="2472154A" w:rsidR="00E42986" w:rsidRPr="00E42986" w:rsidRDefault="00E42986" w:rsidP="00F31E98">
+    <w:p w14:paraId="5F1ACFAA" w14:textId="77777777" w:rsidR="00B178D7" w:rsidRPr="007448CF" w:rsidRDefault="005E7F53" w:rsidP="00F31E98">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:color w:val="808080"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Si el autor posee algún indicativo personal tipo ORCID, RESEARCHGATE, o similares, iría aquí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229D9A3B" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRPr="007448CF" w:rsidRDefault="00DC43D3" w:rsidP="00F31E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Índice</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> H:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13328B60" w14:textId="77777777" w:rsidR="00A43597" w:rsidRPr="007448CF" w:rsidRDefault="00A43597" w:rsidP="00F31E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Orcid ID:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15198F5C" w14:textId="77777777" w:rsidR="00A43597" w:rsidRPr="007448CF" w:rsidRDefault="00A43597" w:rsidP="00F31E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Google Scholar:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007448CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E42986">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="5F1ACFAA" w14:textId="77777777" w:rsidR="00B178D7" w:rsidRPr="008B50A4" w:rsidRDefault="005E7F53" w:rsidP="00F31E98">
+    <w:p w14:paraId="109D79B7" w14:textId="77777777" w:rsidR="00A43597" w:rsidRPr="002D2998" w:rsidRDefault="00A43597" w:rsidP="00F31E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ResearchGate: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04532B4A" w14:textId="77777777" w:rsidR="00A43597" w:rsidRPr="002D2998" w:rsidRDefault="00A43597" w:rsidP="00F31E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scopus: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B06624" w14:textId="77777777" w:rsidR="00FC3C76" w:rsidRPr="002D2998" w:rsidRDefault="00A43597" w:rsidP="00F31E98">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:color w:val="CC00CC"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Academia.edu:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B4B25A7" w14:textId="77777777" w:rsidR="00B23EBA" w:rsidRPr="002D2998" w:rsidRDefault="004E1C75" w:rsidP="00F31E98">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D2998">
+        <w:rPr>
+          <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:bCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-      </w:pPr>
-[...31 lines deleted...]
-        <w:t>, o similares, iría aquí.</w:t>
+        <w:t>Y así sucesivamente con los siguientes autores…</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229D9A3B" w14:textId="77777777" w:rsidR="00DC43D3" w:rsidRDefault="00DC43D3" w:rsidP="00F31E98">
-[...210 lines deleted...]
-    <w:sectPr w:rsidR="00B23EBA" w:rsidRPr="00A63AE6" w:rsidSect="009002EF">
+    <w:sectPr w:rsidR="00B23EBA" w:rsidRPr="002D2998" w:rsidSect="009002EF">
       <w:headerReference w:type="even" r:id="rId22"/>
       <w:headerReference w:type="default" r:id="rId23"/>
       <w:footerReference w:type="even" r:id="rId24"/>
       <w:footerReference w:type="default" r:id="rId25"/>
       <w:headerReference w:type="first" r:id="rId26"/>
       <w:footerReference w:type="first" r:id="rId27"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1701" w:right="1416" w:bottom="1418" w:left="1418" w:header="567" w:footer="510" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="49682AA0" w14:textId="77777777" w:rsidR="009F1939" w:rsidRDefault="009F1939" w:rsidP="004E1C75">
+    <w:p w14:paraId="2D015FB6" w14:textId="77777777" w:rsidR="00CC4E01" w:rsidRDefault="00CC4E01" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51951509" w14:textId="77777777" w:rsidR="009F1939" w:rsidRDefault="009F1939" w:rsidP="004E1C75">
+    <w:p w14:paraId="233FD499" w14:textId="77777777" w:rsidR="00CC4E01" w:rsidRDefault="00CC4E01" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -7633,51 +7278,60 @@
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F73DE3">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve">   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F73DE3">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00837388">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>43</w:t>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidR="00837388">
+      <w:rPr>
+        <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00F73DE3">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="44C5AA14" w14:textId="77777777" w:rsidR="00EC7582" w:rsidRPr="004F4801" w:rsidRDefault="004E1C75" w:rsidP="00EC7582">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="004F4801">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:b/>
         <w:noProof/>
       </w:rPr>
       <w:t>Revista de Comunicac</w:t>
     </w:r>
     <w:r>
       <w:rPr>
@@ -8031,61 +7685,61 @@
     <w:r w:rsidR="00C62520" w:rsidRPr="004378D4">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00D609F7">
       <w:rPr>
         <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES"/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="688A741C" w14:textId="77777777" w:rsidR="009F1939" w:rsidRDefault="009F1939" w:rsidP="004E1C75">
+    <w:p w14:paraId="34A56733" w14:textId="77777777" w:rsidR="00CC4E01" w:rsidRDefault="00CC4E01" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="544DC77F" w14:textId="77777777" w:rsidR="009F1939" w:rsidRDefault="009F1939" w:rsidP="004E1C75">
+    <w:p w14:paraId="48744975" w14:textId="77777777" w:rsidR="00CC4E01" w:rsidRDefault="00CC4E01" w:rsidP="004E1C75">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="55A78FA7" w14:textId="77777777" w:rsidR="00E06EE3" w:rsidRPr="00A81916" w:rsidRDefault="00E06EE3" w:rsidP="00E06EE3">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="72"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C4DC7">
@@ -8246,51 +7900,51 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="6233795" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="19050">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
+                          <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="65E10696" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 1" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:-17.8pt;margin-top:19.45pt;width:490.85pt;height:0;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQByZXWEuQEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3ZStFuNOD2k6y7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3oT4IlEg+Pj7Sy7vD6MTeEFv0rZzPaimMV6it71v56/nh0xcp&#10;OILX4NCbVh4Ny7vVxw/LKTRmgQM6bUgkEM/NFFo5xBiaqmI1mBF4hsH45OyQRojpSn2lCaaEPrpq&#10;Udc31YSkA6EyzOn1/tUpVwW/64yKP7uOTRSulYlbLCeVc5vParWEpicIg1UnGvAfLEawPhW9QN1D&#10;BLEj+w/UaBUhYxdnCscKu84qU3pI3czrv7p5GiCY0ksSh8NFJn4/WPVjv/YbytTVwT+FR1QvLDyu&#10;B/C9KQSejyENbp6lqqbAzSUlXzhsSGyn76hTDOwiFhUOHY0ZMvUnDkXs40Vsc4hCpcebxdXV59tr&#10;KdTZV0FzTgzE8ZvBUWSjlRwJbD/ENXqfRoo0L2Vg/8gx04LmnJCrenywzpXJOi+mxP22vq5LBqOz&#10;OntzHFO/XTsSe8jLUb7SZPK8DSPceV3QBgP668mOYN2rnao7f9Imy5F3j5st6uOGzpql6RWap03L&#10;6/H2XrL//A+r3wAAAP//AwBQSwMEFAAGAAgAAAAhAHVnW0TcAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAMhu9IvENkJC5oS8eg6rqmE0LixIFu8ABuY9pqjVM16RreniAOcLT96ff3F4dg&#10;BnGhyfWWFWzWCQjixuqeWwUf7y+rDITzyBoHy6TgixwcyuurAnNtFz7S5eRbEUPY5aig837MpXRN&#10;Rwbd2o7E8fZpJ4M+jlMr9YRLDDeDvE+SVBrsOX7ocKTnjprzaTYKwlvKPlRZqBeeX112VwU0lVK3&#10;N+FpD8JT8H8w/OhHdSijU21n1k4MClbbxzSiCrbZDkQEdg/pBkT9u5BlIf83KL8BAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAcmV1hLkBAABXAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAdWdbRNwAAAAJAQAADwAAAAAAAAAAAAAAAAATBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAABwFAAAAAA==&#10;" strokeweight="1.5pt"/>
@@ -8978,51 +8632,51 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvCnPr>
                       <a:cxnSpLocks noChangeShapeType="1"/>
                     </wps:cNvCnPr>
                     <wps:spPr bwMode="auto">
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5868035" cy="0"/>
                       </a:xfrm>
                       <a:prstGeom prst="straightConnector1">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:noFill/>
                       <a:ln w="19050">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:round/>
                         <a:headEnd/>
                         <a:tailEnd/>
                       </a:ln>
                       <a:extLst>
                         <a:ext uri="{909E8E84-426E-40dd-AFC4-6F175D3DCCD1}">
-                          <a14:hiddenFill xmlns="" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
+                          <a14:hiddenFill xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns="">
                             <a:noFill/>
                           </a14:hiddenFill>
                         </a:ext>
                       </a:extLst>
                     </wps:spPr>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="71F657E6" id="_x0000_t32" coordsize="21600,21600" o:spt="32" o:oned="t" path="m,l21600,21600e" filled="f">
               <v:path arrowok="t" fillok="f" o:connecttype="none"/>
               <o:lock v:ext="edit" shapetype="t"/>
             </v:shapetype>
             <v:shape id="AutoShape 3" o:spid="_x0000_s1026" type="#_x0000_t32" style="position:absolute;margin-left:37.15pt;margin-top:39.55pt;width:462.05pt;height:0;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-3e-5mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-3e-5mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDFBw24uAEAAFcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3Y6pMiMOD2k7S7d&#10;FqDdBzCSbAuVRYFU4uTvJ6lJVmy3YT4IlEg+Pj7Sq7vj6MTBEFv0rZzPaimMV6it71v58+Xx01IK&#10;juA1OPSmlSfD8m798cNqCo25wQGdNiQSiOdmCq0cYgxNVbEazAg8w2B8cnZII8R0pb7SBFNCH111&#10;U9e31YSkA6EyzOn1/s0p1wW/64yKP7qOTRSulYlbLCeVc5fPar2CpicIg1VnGvAPLEawPhW9Qt1D&#10;BLEn+xfUaBUhYxdnCscKu84qU3pI3czrP7p5HiCY0ksSh8NVJv5/sOr7YeO3lKmro38OT6heWXjc&#10;DOB7Uwi8nEIa3DxLVU2Bm2tKvnDYkthN31CnGNhHLCocOxozZOpPHIvYp6vY5hiFSo+L5e2y/ryQ&#10;Ql18FTSXxEAcvxocRTZayZHA9kPcoPdppEjzUgYOTxwzLWguCbmqx0frXJms82JK3L/Ui7pkMDqr&#10;szfHMfW7jSNxgLwc5StNJs/7MMK91wVtMKAfznYE697sVN35szZZjrx73OxQn7Z00SxNr9A8b1pe&#10;j/f3kv37f1j/AgAA//8DAFBLAwQUAAYACAAAACEAIL83cdsAAAAIAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQU+EQAyF7yb+h0lNvBh3WN2sgAwbY+LJg7j6AwpUIDIdwgzL+O+t8aCnpn0vr98rDtGO&#10;6kSzHxwb2G4SUMSNawfuDLy/PV2noHxAbnF0TAa+yMOhPD8rMG/dyq90OoZOSQj7HA30IUy51r7p&#10;yaLfuIlYtA83Wwyyzp1uZ1wl3I76Jkn22uLA8qHHiR57aj6PizUQX/YcYpXGeuXl2adXVURbGXN5&#10;ER/uQQWK4c8MP/iCDqUw1W7h1qvRwN3uVpwysy0o0bMs3YGqfw+6LPT/AuU3AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAMUHDbi4AQAAVwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhACC/N3HbAAAACAEAAA8AAAAAAAAAAAAAAAAAEgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAaBQAAAAA=&#10;" strokeweight="1.5pt"/>
@@ -9108,52 +8762,52 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1427312581">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="190"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E1C75"/>
@@ -9182,51 +8836,53 @@
     <w:rsid w:val="00145119"/>
     <w:rsid w:val="00160308"/>
     <w:rsid w:val="00171535"/>
     <w:rsid w:val="00191C23"/>
     <w:rsid w:val="001B19BC"/>
     <w:rsid w:val="001B1F0E"/>
     <w:rsid w:val="001C3D0B"/>
     <w:rsid w:val="001C682C"/>
     <w:rsid w:val="001E51F2"/>
     <w:rsid w:val="001E56D1"/>
     <w:rsid w:val="001E5C34"/>
     <w:rsid w:val="001E6153"/>
     <w:rsid w:val="001F4D22"/>
     <w:rsid w:val="00210BA0"/>
     <w:rsid w:val="002428D4"/>
     <w:rsid w:val="00245F75"/>
     <w:rsid w:val="002537C0"/>
     <w:rsid w:val="002557EA"/>
     <w:rsid w:val="0025719B"/>
     <w:rsid w:val="00260969"/>
     <w:rsid w:val="0028019F"/>
     <w:rsid w:val="00291202"/>
     <w:rsid w:val="002B1CA8"/>
     <w:rsid w:val="002C7369"/>
     <w:rsid w:val="002C79E1"/>
+    <w:rsid w:val="002D2998"/>
     <w:rsid w:val="002D3F5C"/>
+    <w:rsid w:val="002E2434"/>
     <w:rsid w:val="002F0D41"/>
     <w:rsid w:val="002F4774"/>
     <w:rsid w:val="00303CB6"/>
     <w:rsid w:val="00303D10"/>
     <w:rsid w:val="00310C3B"/>
     <w:rsid w:val="00311697"/>
     <w:rsid w:val="00347008"/>
     <w:rsid w:val="00357290"/>
     <w:rsid w:val="00370E21"/>
     <w:rsid w:val="00374DFA"/>
     <w:rsid w:val="00396D98"/>
     <w:rsid w:val="003A57B7"/>
     <w:rsid w:val="003D21B6"/>
     <w:rsid w:val="004039C0"/>
     <w:rsid w:val="00406481"/>
     <w:rsid w:val="004107C6"/>
     <w:rsid w:val="00422E9F"/>
     <w:rsid w:val="004378D4"/>
     <w:rsid w:val="004457D3"/>
     <w:rsid w:val="004630A8"/>
     <w:rsid w:val="00474F6D"/>
     <w:rsid w:val="00480465"/>
     <w:rsid w:val="004A2018"/>
     <w:rsid w:val="004A5AE0"/>
     <w:rsid w:val="004D6299"/>
@@ -9244,50 +8900,51 @@
     <w:rsid w:val="00581D91"/>
     <w:rsid w:val="00582F5F"/>
     <w:rsid w:val="00585897"/>
     <w:rsid w:val="005A039F"/>
     <w:rsid w:val="005B2AF2"/>
     <w:rsid w:val="005B7FC1"/>
     <w:rsid w:val="005E7F53"/>
     <w:rsid w:val="005F643E"/>
     <w:rsid w:val="006033F5"/>
     <w:rsid w:val="0062739E"/>
     <w:rsid w:val="00650AC0"/>
     <w:rsid w:val="00663CFE"/>
     <w:rsid w:val="00666F3C"/>
     <w:rsid w:val="00672BA6"/>
     <w:rsid w:val="00684CB0"/>
     <w:rsid w:val="0068506F"/>
     <w:rsid w:val="006A52F5"/>
     <w:rsid w:val="006A5CBD"/>
     <w:rsid w:val="006C2F44"/>
     <w:rsid w:val="006E32D1"/>
     <w:rsid w:val="006F0A5F"/>
     <w:rsid w:val="006F6616"/>
     <w:rsid w:val="006F6678"/>
     <w:rsid w:val="007144BB"/>
     <w:rsid w:val="00737708"/>
+    <w:rsid w:val="007448CF"/>
     <w:rsid w:val="00745C70"/>
     <w:rsid w:val="007537B0"/>
     <w:rsid w:val="00754030"/>
     <w:rsid w:val="007607E1"/>
     <w:rsid w:val="0076426F"/>
     <w:rsid w:val="007826D8"/>
     <w:rsid w:val="007B351E"/>
     <w:rsid w:val="007C287C"/>
     <w:rsid w:val="007C2D4C"/>
     <w:rsid w:val="007C4DC7"/>
     <w:rsid w:val="007E3FEF"/>
     <w:rsid w:val="008200AF"/>
     <w:rsid w:val="00837388"/>
     <w:rsid w:val="00843A67"/>
     <w:rsid w:val="00866206"/>
     <w:rsid w:val="008662C1"/>
     <w:rsid w:val="008666C9"/>
     <w:rsid w:val="008748EA"/>
     <w:rsid w:val="0088009B"/>
     <w:rsid w:val="00882E9B"/>
     <w:rsid w:val="0089478E"/>
     <w:rsid w:val="008B50A4"/>
     <w:rsid w:val="008D62E0"/>
     <w:rsid w:val="008F11BA"/>
     <w:rsid w:val="009002EF"/>
@@ -9336,50 +8993,51 @@
     <w:rsid w:val="00BC7A7F"/>
     <w:rsid w:val="00BD22D1"/>
     <w:rsid w:val="00BD3F78"/>
     <w:rsid w:val="00BD4CD6"/>
     <w:rsid w:val="00BE2D79"/>
     <w:rsid w:val="00BE363D"/>
     <w:rsid w:val="00BE451A"/>
     <w:rsid w:val="00BE7487"/>
     <w:rsid w:val="00C34530"/>
     <w:rsid w:val="00C43CCD"/>
     <w:rsid w:val="00C62520"/>
     <w:rsid w:val="00C64210"/>
     <w:rsid w:val="00C7086B"/>
     <w:rsid w:val="00C77D1B"/>
     <w:rsid w:val="00C8074A"/>
     <w:rsid w:val="00C80EAB"/>
     <w:rsid w:val="00C8770A"/>
     <w:rsid w:val="00C93BD6"/>
     <w:rsid w:val="00C95620"/>
     <w:rsid w:val="00C9645F"/>
     <w:rsid w:val="00C97A67"/>
     <w:rsid w:val="00CA393B"/>
     <w:rsid w:val="00CB3D56"/>
     <w:rsid w:val="00CB4CBA"/>
     <w:rsid w:val="00CB574D"/>
+    <w:rsid w:val="00CC4E01"/>
     <w:rsid w:val="00CC7C02"/>
     <w:rsid w:val="00CE600D"/>
     <w:rsid w:val="00D01CBD"/>
     <w:rsid w:val="00D028A9"/>
     <w:rsid w:val="00D02CCB"/>
     <w:rsid w:val="00D1272C"/>
     <w:rsid w:val="00D26EC6"/>
     <w:rsid w:val="00D41465"/>
     <w:rsid w:val="00D44AA5"/>
     <w:rsid w:val="00D609F7"/>
     <w:rsid w:val="00D63CD9"/>
     <w:rsid w:val="00D91910"/>
     <w:rsid w:val="00D96D66"/>
     <w:rsid w:val="00DB3812"/>
     <w:rsid w:val="00DB4251"/>
     <w:rsid w:val="00DC0424"/>
     <w:rsid w:val="00DC43D3"/>
     <w:rsid w:val="00DD4A6A"/>
     <w:rsid w:val="00DE6308"/>
     <w:rsid w:val="00DF384F"/>
     <w:rsid w:val="00E06EE3"/>
     <w:rsid w:val="00E42986"/>
     <w:rsid w:val="00E64316"/>
     <w:rsid w:val="00E85FE8"/>
     <w:rsid w:val="00E867ED"/>
@@ -10582,76 +10240,92 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA Sixth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9634578C-FC35-4CD9-B555-404487FA0031}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11002</Characters>
+  <Pages>7</Pages>
+  <Words>2019</Words>
+  <Characters>11106</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>354</Lines>
-  <Paragraphs>147</Paragraphs>
+  <Lines>92</Lines>
+  <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Títulos</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>10</vt:i4>
+      </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="11" baseType="lpstr">
       <vt:lpstr/>
+      <vt:lpstr>TÍTULO DEL ARTÍCULO (TAHOMA 24, MAYÚSCULAS, NEGRITA, CENTRADO)</vt:lpstr>
+      <vt:lpstr>    RESUMEN (Tahoma 12, Negrita, justificado)</vt:lpstr>
+      <vt:lpstr>    1. INTRODUCCIÓN (Tahoma 12, mayúscula, negrita, justificado)</vt:lpstr>
+      <vt:lpstr>    2. OBJETIVOS (Tahoma 12, mayúscula, negrita, justificado)</vt:lpstr>
+      <vt:lpstr>    3. METODOLOGÍA (Tahoma 12, mayúscula, negrita, justificado)</vt:lpstr>
+      <vt:lpstr>    4. RESULTADOS (Tahoma 12, mayúscula, negrita, justificado)</vt:lpstr>
+      <vt:lpstr>        4.1 Título de 2º nivel (Tahoma 12, negrita, justificado)</vt:lpstr>
+      <vt:lpstr>    5. DISCUSIÓN (Tahoma 12, mayúscula, negrita, justificado)</vt:lpstr>
+      <vt:lpstr>    6. CONCLUSIONES (Tahoma 12, negrita, justificado)</vt:lpstr>
+      <vt:lpstr>    7. REFERENCIAS (Tahoma 12, negrita, justificado)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12978</CharactersWithSpaces>
+  <CharactersWithSpaces>13099</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="84" baseType="variant">
       <vt:variant>
         <vt:i4>852006</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>24</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:correoelectronico@dominio.com</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>2752552</vt:i4>
       </vt:variant>
       <vt:variant>