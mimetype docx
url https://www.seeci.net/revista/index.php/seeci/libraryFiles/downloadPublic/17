--- v0 (2025-10-08)
+++ v1 (2026-08-05)
@@ -1,83 +1,89 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10082" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10082"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="5943B974" w14:textId="77777777" w:rsidTr="00A721A9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="5943B974" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1420"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10082" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E270050" w14:textId="4AC66C91" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00B13E2F" w:rsidP="00A721A9">
+          <w:p w14:paraId="1E270050" w14:textId="4AC66C91" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:leftChars="-30" w:left="-64" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="393FDAEE" wp14:editId="2135F134">
                   <wp:extent cx="6456837" cy="1860513"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="2" name="Imagen 2" descr="Texto&#10;&#10;Descripción generada automáticamente"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
@@ -100,4356 +106,4022 @@
                             <a:off x="0" y="0"/>
                             <a:ext cx="6486243" cy="1868986"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="162E806B" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="004C2394" w:rsidP="0029393D">
+    <w:p w14:paraId="162E806B" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
         <w:tblW w:w="10333" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7447"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="1610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="2FCE745C" w14:textId="77777777" w:rsidTr="00A721A9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="2FCE745C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="0070C0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11014438" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A721A9" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="11014438" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A721A9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>Resumen de la evaluación:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="78A2C66C" w14:textId="4E10FFE8" w:rsidR="004C2394" w:rsidRPr="00A721A9" w:rsidRDefault="00666496" w:rsidP="00666496">
+          <w:p w14:paraId="78A2C66C" w14:textId="4E10FFE8" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 </w:rPr>
                 <w:id w:val="684099492"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00955ADC">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="0029393D" w:rsidRPr="00A721A9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] Publicación recomendada sin objeciones</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="17A31246" w14:textId="24450142" w:rsidR="004C2394" w:rsidRPr="00A721A9" w:rsidRDefault="0029393D" w:rsidP="00666496">
+          <w:p w14:paraId="17A31246" w14:textId="24450142" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A721A9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 </w:rPr>
                 <w:id w:val="2122102364"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00955ADC">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00A721A9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve">   ] Publicación con recomendaciones </w:t>
-[...27 lines deleted...]
-              <w:t>a nueva versión</w:t>
+              <w:t xml:space="preserve">   ] Publicación con recomendaciones de cambios y correcciones: revisar la nueva versión</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6600D6C7" w14:textId="5A80D2C4" w:rsidR="004C2394" w:rsidRPr="00A721A9" w:rsidRDefault="0029393D" w:rsidP="00666496">
+          <w:p w14:paraId="6600D6C7" w14:textId="5A80D2C4" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A721A9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 </w:rPr>
                 <w:id w:val="953592426"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00666496">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00A721A9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ] Publicación no recomendada por tratarse de un trabajo ajeno a </w:t>
-[...6 lines deleted...]
-              <w:t>la temática de la revista</w:t>
+              <w:t xml:space="preserve"> ] Publicación no recomendada por tratarse de un trabajo ajeno a la temática de la revista</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="493C77D8" w14:textId="11BC3E87" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="00666496">
+          <w:p w14:paraId="493C77D8" w14:textId="11BC3E87" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A721A9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 </w:rPr>
                 <w:id w:val="1801268428"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00666496">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:color w:val="FFFFFF" w:themeColor="background1"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00A721A9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ] Publicación no recomendada </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="64D9335E" w14:textId="77777777" w:rsidTr="00777A12">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="64D9335E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="260"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E52AD90" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="1E52AD90" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Formulario para la revisión de artículos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="0E71025D" w14:textId="77777777" w:rsidTr="00777A12">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="0E71025D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="460"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CB49C51" w14:textId="0BAEE6B5" w:rsidR="00232EE9" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="6CB49C51" w14:textId="0BAEE6B5" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>ARTÍCULO</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">ARTÍCULO de REVISIÓN: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-514468473"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00021F2E">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="7B9496FB" w14:textId="5D857D3E" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00232EE9" w:rsidP="00232EE9">
+          <w:p w14:paraId="7B9496FB" w14:textId="5D857D3E" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">ARTÍCULO de </w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">INVESTIGACIÓN ORIGINAL: </w:t>
+              <w:t xml:space="preserve">ARTÍCULO de INVESTIGACIÓN ORIGINAL: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-608200009"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00C27C60">
+                <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:b/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00C27C60" w14:paraId="5316E2B3" w14:textId="77777777" w:rsidTr="00777A12">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="5316E2B3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="440"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="207461E9" w14:textId="20BDD584" w:rsidR="004C2394" w:rsidRPr="00C27C60" w:rsidRDefault="0029393D" w:rsidP="00C27C60">
+          <w:p w14:paraId="207461E9" w14:textId="20BDD584" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:after="280"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C27C60">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>T</w:t>
-[...41 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">TÍTULO DEL ARTÍCULO:   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-5521709"/>
+                <w:lock w:val="sdtLocked"/>
+                <w:placeholder>
+                  <w:docPart w:val="6CB3B7143D8444F4B7E537CFEF5D66A8"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:b/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
-                <w:r w:rsidR="00955ADC" w:rsidRPr="005F50DC">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic aquí para escribir texto.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="2BDCDCFF" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00C27C60" w:rsidRDefault="004C2394" w:rsidP="0029393D">
+          <w:p w14:paraId="2BDCDCFF" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
             <w:pPr>
               <w:spacing w:before="280"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="75B49B06" w14:textId="77777777" w:rsidTr="00154FB0">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="75B49B06" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7447" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CE1B43B" w14:textId="4AB806A5" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="4CE1B43B" w14:textId="4AB806A5" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00777A12">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
               <w:t>El autor ha tratado de ponerse en contacto conmigo, directa o indirectamente</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09CC1D5E" w14:textId="0A8CA90E" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="0029393D">
+          <w:p w14:paraId="09CC1D5E" w14:textId="095D9010" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="-1594924534"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00955ADC">
+                <w:r w:rsidR="00FE233E">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00154FB0">
-[...9 lines deleted...]
-              <w:t>SÍ</w:t>
+            <w:r w:rsidR="000F1D91">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> SÍ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="768F6222" w14:textId="52A6EDCF" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="0029393D">
+          <w:p w14:paraId="768F6222" w14:textId="52A6EDCF" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1453436907"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00955ADC">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00154FB0">
-[...9 lines deleted...]
-              <w:t>NO</w:t>
+            <w:r w:rsidR="000F1D91">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="641E92A4" w14:textId="77777777" w:rsidTr="00777A12">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="641E92A4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10333" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAC2BF1" w14:textId="01E37710" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="00955ADC">
+          <w:p w14:paraId="2CAC2BF1" w14:textId="28FF4206" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">FECHA DE DEVOLUCIÓN AL </w:t>
+              <w:t>FECHA DE DEVOLUCIÓN AL EDITOR</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">  </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">:  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:id w:val="1452130193"/>
+                <w:lock w:val="sdtLocked"/>
+                <w:placeholder>
+                  <w:docPart w:val="AB050DC30FB243E19ECF6C2ACAFC1FBF"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2022-05-24T00:00:00Z">
                   <w:dateFormat w:val="dd/MM/yyyy"/>
                   <w:lid w:val="es-ES"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00955ADC" w:rsidRPr="005F50DC">
+                <w:r>
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic aquí para escribir una fecha.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03EC9278" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="004C2394" w:rsidP="0029393D">
+    <w:p w14:paraId="03EC9278" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="10324" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8504"/>
         <w:gridCol w:w="911"/>
         <w:gridCol w:w="909"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="7C1D8E42" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="7C1D8E42" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BBC6DC" w14:textId="682449C9" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="25BBC6DC" w14:textId="682449C9" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Recordatorio sobre artículos con prioridad</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FC8A16B" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="2FC8A16B" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00777A12">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>SÍ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EE541E4" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="3EE541E4" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00777A12">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="3BA0FB7C" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="3BA0FB7C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1894D3C0" w14:textId="6FC8DA16" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="1894D3C0" w14:textId="6FC8DA16" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>¿Es un artículo de contenido novedoso y con originalidad?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="-1801072242"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="208C3150" w14:textId="54F96A67" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00955ADC" w:rsidP="0029393D">
+              <w:p w14:paraId="208C3150" w14:textId="3E5A2CF5" w:rsidR="00E27AC3" w:rsidRDefault="00FE233E">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="-1353188212"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3D4C8542" w14:textId="0BDD55BC" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00955ADC" w:rsidP="0029393D">
+              <w:p w14:paraId="3D4C8542" w14:textId="323053A5" w:rsidR="00E27AC3" w:rsidRDefault="00FE233E">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="484E7120" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="484E7120" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29DC9AF7" w14:textId="1F2B1342" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="29DC9AF7" w14:textId="1F2B1342" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
-[...15 lines deleted...]
-              <w:t>?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>¿Hay aportes significativos al conocimiento científico y/o académico?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="2099436600"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0F31C42F" w14:textId="62828BDB" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00154FB0" w:rsidP="0029393D">
+              <w:p w14:paraId="0F31C42F" w14:textId="62828BDB" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="-613364648"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="033FF95F" w14:textId="53A03B77" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00154FB0" w:rsidP="0029393D">
+              <w:p w14:paraId="033FF95F" w14:textId="53A03B77" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="794FD275" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="794FD275" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0456BAA3" w14:textId="63B328AD" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="0456BAA3" w14:textId="63B328AD" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>¿Crees que el artículo tiene interés para la generalidad de la ciudadanía o contribuye a fomentar un espíritu crítico?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="-1705472056"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0E42B9D0" w14:textId="24D9844E" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00154FB0" w:rsidP="0029393D">
+              <w:p w14:paraId="0E42B9D0" w14:textId="24D9844E" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               <w:iCs/>
             </w:rPr>
             <w:id w:val="861174424"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="30DF15B0" w14:textId="3C8A2ED2" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="00154FB0" w:rsidP="0029393D">
+              <w:p w14:paraId="30DF15B0" w14:textId="3C8A2ED2" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                     <w:iCs/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:iCs/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="56FD5455" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="56FD5455" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10324" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0649C453" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="6AD6099E" w14:textId="77777777" w:rsidR="004259B6" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00777A12">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>Exponer esos aportes:</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0649C453" w14:textId="3C0D71DD" w:rsidR="00E27AC3" w:rsidRDefault="00F829A1">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:iCs/>
+                </w:rPr>
+                <w:id w:val="279389768"/>
+                <w:lock w:val="sdtLocked"/>
+                <w:placeholder>
+                  <w:docPart w:val="60E762D31EE84B68B99AF219B56D50F0"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidRPr="005A5612">
+                  <w:rPr>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
+                    <w:lang w:eastAsia="es-ES_tradnl"/>
+                  </w:rPr>
+                  <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="4C659BE7" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="4C659BE7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9912DA" w14:textId="2176DDB6" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="00232EE9">
+          <w:p w14:paraId="4F9912DA" w14:textId="2176DDB6" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:t>A</w:t>
-[...7 lines deleted...]
-              <w:t>spectos generales</w:t>
+              <w:t>Aspectos generales</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="911" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E750418" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="3E750418" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00777A12">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>SÍ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="909" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A2AF0D3" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00777A12" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="2A2AF0D3" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00777A12">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:iCs/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="2B531972" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="2B531972" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711AD12B" w14:textId="2E93B55C" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="711AD12B" w14:textId="2E93B55C" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">¿El tema del artículo es relevante? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="1457142205"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2CD7602C" w14:textId="7A36E5C0" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="2CD7602C" w14:textId="7A36E5C0" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-1104879704"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5D915412" w14:textId="56A83A24" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="5D915412" w14:textId="56A83A24" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="61618089" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="61618089" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E03FB43" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="2E03FB43" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">¿Contiene el artículo una contribución de interés? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="356086277"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="69CB12CD" w14:textId="44875F47" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="69CB12CD" w14:textId="44875F47" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="1740909231"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2E9D3E08" w14:textId="6BD93894" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="2E9D3E08" w14:textId="6BD93894" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="37C146B5" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="37C146B5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="748CFA7B" w14:textId="62D13382" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="748CFA7B" w14:textId="62D13382" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">? </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿Es realmente un artículo de investigación original y/o revisión? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="1447191867"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5F724468" w14:textId="6C678F0A" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="5F724468" w14:textId="6C678F0A" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-729154464"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="3DB73035" w14:textId="2B4AA18E" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="3DB73035" w14:textId="2B4AA18E" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="163E9B7D" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="163E9B7D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC26559" w14:textId="43A78E88" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="0CC26559" w14:textId="43A78E88" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> sobre metodología?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t>¿Está claro su epígrafe sobre metodología?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="1435939950"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="18B6C7C6" w14:textId="2B972F58" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="18B6C7C6" w14:textId="2B972F58" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-122309674"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="371AB280" w14:textId="3CDE6B82" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="371AB280" w14:textId="3CDE6B82" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="3C045142" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="3C045142" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADFCCB8" w14:textId="2A54C3CB" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="7ADFCCB8" w14:textId="2A54C3CB" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
-[...15 lines deleted...]
-              <w:t xml:space="preserve">s? </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¿El planteamiento metodológico y de las técnicas utilizadas se adecúan a los objetivos y/o hipótesis formuladas? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="362641634"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="76BDA587" w14:textId="7119540C" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="76BDA587" w14:textId="7119540C" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-508062309"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="64842174" w14:textId="579BAF62" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="64842174" w14:textId="579BAF62" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="5B24642B" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="5B24642B" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CAE1CF5" w14:textId="1A84B04F" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="0CAE1CF5" w14:textId="1A84B04F" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> con los objetivos?</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>¿Los resultados y las conclusiones están justificadas con los datos y son coherentes con los objetivos?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="380362314"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0E999D87" w14:textId="0E219D48" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="0E999D87" w14:textId="0E219D48" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-1254431657"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="363CF233" w14:textId="1E5E6FDE" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="363CF233" w14:textId="1E5E6FDE" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="469C38C7" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="469C38C7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8504" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E23B711" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+          <w:p w14:paraId="1E23B711" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
-[...3 lines deleted...]
-              <w:lastRenderedPageBreak/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
               <w:t>¿El artículo es producto de un proyecto financiado?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="1114789535"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="911" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5B32BACD" w14:textId="2AC87CE8" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="5B32BACD" w14:textId="2AC87CE8" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
             </w:rPr>
             <w:id w:val="-442237833"/>
             <w14:checkbox>
               <w14:checked w14:val="0"/>
               <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
               <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
             </w14:checkbox>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="909" w:type="dxa"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                   <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="44352A15" w14:textId="6ECB447D" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="00154FB0" w:rsidP="00154FB0">
+              <w:p w14:paraId="44352A15" w14:textId="6ECB447D" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
                 <w:pPr>
                   <w:spacing w:before="0"/>
                   <w:ind w:left="0" w:hanging="2"/>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004C2394" w:rsidRPr="00A82516" w14:paraId="53EA6544" w14:textId="77777777" w:rsidTr="00232EE9">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="53EA6544" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="740"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10324" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A29B368" w14:textId="77777777" w:rsidR="00021F2E" w:rsidRDefault="0029393D" w:rsidP="00021F2E">
+          <w:p w14:paraId="4A29B368" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t xml:space="preserve">Si alguna de las respuestas anteriores es negativa, favor de argumentar aquí la causa: </w:t>
             </w:r>
           </w:p>
-          <w:sdt>
-            <w:sdtPr>
+          <w:p w14:paraId="4CEDA547" w14:textId="0BC99A31" w:rsidR="00E27AC3" w:rsidRDefault="00BD0B1E">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
-              <w:id w:val="1326243938"/>
-[...13 lines deleted...]
-                <w:r w:rsidRPr="005F50DC">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:color w:val="0000FF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rStyle w:val="Estilo1"/>
+                </w:rPr>
+                <w:id w:val="1326243938"/>
+                <w:placeholder>
+                  <w:docPart w:val="17C1B3D8FBB94E20834D359B327129AC"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr>
+                <w:rPr>
+                  <w:rStyle w:val="Fuentedeprrafopredeter"/>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                  <w:color w:val="0000FF"/>
+                </w:rPr>
+              </w:sdtEndPr>
+              <w:sdtContent>
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic aquí para escribir texto.</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="623BBEB0" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="004C2394" w:rsidP="0029393D">
+    <w:p w14:paraId="623BBEB0" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="290F4FBD" w14:textId="356C88C2" w:rsidR="004C2394" w:rsidRPr="00A9063D" w:rsidRDefault="0029393D" w:rsidP="00A9063D">
+    <w:p w14:paraId="290F4FBD" w14:textId="356C88C2" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9063D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="0070C0"/>
         </w:rPr>
-        <w:t>Puntúe t</w:t>
-[...26 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Puntúe teniendo en cuenta:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B72CB6B" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="0029393D" w:rsidP="00A9063D">
+    <w:p w14:paraId="4B72CB6B" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A82516">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:noProof/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="45986366" wp14:editId="0997EE0E">
             <wp:extent cx="5402580" cy="260350"/>
             <wp:effectExtent l="0" t="0" r="7620" b="6350"/>
             <wp:docPr id="1027" name="image1.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId9"/>
                     <a:srcRect t="48750"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5402580" cy="260350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF2A5D6" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="004C2394" w:rsidP="0029393D">
+    <w:p w14:paraId="0DF2A5D6" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
       <w:pPr>
         <w:spacing w:before="0"/>
         <w:ind w:left="0" w:hanging="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a2"/>
         <w:tblW w:w="9996" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="nil"/>
           <w:insideV w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8843"/>
         <w:gridCol w:w="1153"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="6A4F66C3" w14:textId="77777777" w:rsidTr="00AF452C">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="6A4F66C3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30D0ADAD" w14:textId="3D38DC18" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="30D0ADAD" w14:textId="3D38DC18" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="0000FF"/>
               </w:rPr>
               <w:t>Sobre el contenido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50A3A2C2" w14:textId="4E1C31C3" w:rsidR="00AF452C" w:rsidRPr="00C96E45" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="50A3A2C2" w14:textId="4E1C31C3" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C96E45">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
                 <w:color w:val="1F497D" w:themeColor="text2"/>
               </w:rPr>
               <w:t>Puntuación</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00123F21" w:rsidRPr="00A82516" w14:paraId="6A4BA68D" w14:textId="77777777" w:rsidTr="003A55C1">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="6A4BA68D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="032648B2" w14:textId="640F4406" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00123F21" w:rsidP="0029393D">
+          <w:p w14:paraId="032648B2" w14:textId="640F4406" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> ¿El título refleja claramente el contenido? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EBF8E35" w14:textId="28E7BA05" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="6EBF8E35" w14:textId="28E7BA05" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="407812525"/>
+                <w:placeholder>
+                  <w:docPart w:val="AC254E69C5B740BB96A708AA3BA42F0A"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00123F21" w:rsidRPr="004C55A1">
+                <w:r w:rsidR="000F1D91" w:rsidRPr="00D84804">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00123F21" w:rsidRPr="00A82516" w14:paraId="1409F07C" w14:textId="77777777" w:rsidTr="003A55C1">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="1409F07C" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73416768" w14:textId="3B4BF321" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00123F21" w:rsidP="0029393D">
+          <w:p w14:paraId="73416768" w14:textId="3B4BF321" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A82516">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> cuando </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">se lee de forma aislada? </w:t>
+              <w:t xml:space="preserve"> ¿El resumen aporta información suficiente cuando se lee de forma aislada? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2F28E81C" w14:textId="0F2FD9D9" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00123F21">
+          <w:p w14:paraId="2F28E81C" w14:textId="0F2FD9D9" w:rsidR="00E27AC3" w:rsidRDefault="006674D5" w:rsidP="00D84804">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-810399239"/>
+                <w:placeholder>
+                  <w:docPart w:val="6C05529F85714AB38C121470FAA0789D"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00123F21" w:rsidRPr="004C55A1">
+                <w:r w:rsidR="000F1D91" w:rsidRPr="00D84804">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00123F21" w:rsidRPr="00A82516" w14:paraId="71F116C8" w14:textId="77777777" w:rsidTr="003A55C1">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="71F116C8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C5B83E9" w14:textId="66E22CA6" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="00123F21" w:rsidP="0029393D">
+          <w:p w14:paraId="5C5B83E9" w14:textId="66E22CA6" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">¿Hay citas en el resumen? </w:t>
+              <w:t xml:space="preserve"> ¿Hay citas en el resumen? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DE06AB2" w14:textId="752E4C05" w:rsidR="00123F21" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00123F21">
+          <w:p w14:paraId="3DE06AB2" w14:textId="752E4C05" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-1344387436"/>
+                <w:placeholder>
+                  <w:docPart w:val="44266A02CCB040EA9FFAB7F2746EFB10"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00123F21" w:rsidRPr="004C55A1">
+                <w:r w:rsidR="000F1D91" w:rsidRPr="00D84804">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="2B6B130D" w14:textId="77777777" w:rsidTr="00AF452C">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="2B6B130D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="390"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37647034" w14:textId="3D4BC8A3" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="00F97BC1">
+          <w:p w14:paraId="37647034" w14:textId="3D4BC8A3" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve">¿Las palabras clave son adecuadas? </w:t>
+              <w:t xml:space="preserve"> ¿Las palabras clave son adecuadas? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23315EB2" w14:textId="3B0EA0DC" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="23315EB2" w14:textId="3B0EA0DC" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="2134133331"/>
+                <w:placeholder>
+                  <w:docPart w:val="0FFA543C5F26457CA452FA425F2E3435"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="00AF452C">
+                <w:r w:rsidR="000F1D91" w:rsidRPr="00D84804">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="1012849A" w14:textId="77777777" w:rsidTr="00AF452C">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="1012849A" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45C6AC85" w14:textId="0F0E8457" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="45C6AC85" w14:textId="0F0E8457" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">? </w:t>
+              <w:t xml:space="preserve"> ¿El artículo está escrito con corrección sintáctica y ortográfica? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71D53923" w14:textId="3B3DE82C" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="71D53923" w14:textId="3B3DE82C" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-228543239"/>
+                <w:placeholder>
+                  <w:docPart w:val="CCAE3ECC3A414F3B9BF815AD9BDF4B49"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="00AF452C">
+                <w:r w:rsidR="000F1D91" w:rsidRPr="00D84804">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="649DB592" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="649DB592" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3175B44E" w14:textId="450DD3B6" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="3175B44E" w14:textId="450DD3B6" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">? </w:t>
+              <w:t xml:space="preserve"> ¿Se respetan las normas de estilo de la revista? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0B92DC32" w14:textId="0CDA5C9B" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="0B92DC32" w14:textId="0CDA5C9B" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="2057427412"/>
+                <w:placeholder>
+                  <w:docPart w:val="FCFEFE5DB579408C9340BB7C262CCC38"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="66BEF0FC" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="66BEF0FC" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="114B7CA1" w14:textId="7266254D" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="114B7CA1" w14:textId="1DC6493F" w:rsidR="00E27AC3" w:rsidRDefault="00D84804">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE02F0">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Esquema (sistema IMRyD):</w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00267232">
+            <w:r w:rsidR="000F1D91">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Esquema (sistema IMRyD)</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="000F1D91">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="000F1D91">
               <w:rPr>
                 <w:rFonts w:ascii="Century" w:eastAsia="Times New Roman" w:hAnsi="Century" w:cs="Segoe UI"/>
                 <w:color w:val="4A442A" w:themeColor="background2" w:themeShade="40"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="es-ES_tradnl"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidR="000F1D91">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ¿</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A82516">
-[...51 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="000F1D91">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Está correctamente estructurado el artículo?: Introducción, metodología, resultados, discusión, conclusiones, referencias actualizadas y pertinentes </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17F8F71F" w14:textId="5FAEBBEF" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="17F8F71F" w14:textId="5FAEBBEF" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="951517139"/>
+                <w:placeholder>
+                  <w:docPart w:val="80B2BC0318274C7E9A320F02238B4457"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="27261CC3" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="27261CC3" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="462FCF1C" w14:textId="5C78B649" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="462FCF1C" w14:textId="5C78B649" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...23 lines deleted...]
-              <w:t>?</w:t>
+              <w:t xml:space="preserve"> ¿Las tablas y figuras son pertinentes?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33293DAA" w14:textId="040C026B" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="33293DAA" w14:textId="040C026B" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-688827611"/>
+                <w:placeholder>
+                  <w:docPart w:val="36BAA70375EC42C19C21A14BB5A5CC55"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="7047D37B" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="7047D37B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="120"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2A1D08" w14:textId="19CE4922" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="7C2A1D08" w14:textId="19CE4922" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> óptima calidad de imagen y diseño?</w:t>
+              <w:t xml:space="preserve"> ¿Las tablas y figuras tienen óptima calidad de imagen y diseño?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76A8C4F2" w14:textId="4D5835CC" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="76A8C4F2" w14:textId="4D5835CC" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-203956766"/>
+                <w:placeholder>
+                  <w:docPart w:val="29038EA46B72412D9710A7D1A55CF482"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="2044ECD7" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="2044ECD7" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4272FB" w14:textId="6A9DCCD1" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="00655B9E">
+          <w:p w14:paraId="4A4272FB" w14:textId="6A9DCCD1" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...29 lines deleted...]
-              <w:t>original (paso para evitar el ‘copia y pega’)</w:t>
+              <w:t xml:space="preserve"> Las tablas y figuras son de elaboración propia y original (paso para evitar el ‘copia y pega’)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7241DAF3" w14:textId="6E8DB204" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="7241DAF3" w14:textId="6E8DB204" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="1335113876"/>
+                <w:placeholder>
+                  <w:docPart w:val="DCC8394CF7374D0CBC81D02613311F50"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="7B6E046F" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="7B6E046F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F3EC8C7" w14:textId="22162022" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="0F3EC8C7" w14:textId="22162022" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">se presentan con claridad? </w:t>
+              <w:t xml:space="preserve"> ¿Los resultados de la investigación se presentan con claridad? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76A93782" w14:textId="5B6CE2E5" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="76A93782" w14:textId="5B6CE2E5" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-2032874955"/>
+                <w:placeholder>
+                  <w:docPart w:val="3FAC889A6293455DA9D20CFC64ADA4EB"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="41261DE8" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="41261DE8" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46AD0A77" w14:textId="42C5C539" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="46AD0A77" w14:textId="42C5C539" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> con los resultados? </w:t>
+              <w:t xml:space="preserve"> ¿La discusión y conclusiones son coherentes con los resultados? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77773FAF" w14:textId="725328CF" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="77773FAF" w14:textId="725328CF" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="177938532"/>
+                <w:placeholder>
+                  <w:docPart w:val="7CE42298583342D0A5C099A3D2D57EBC"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="225AE15D" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="225AE15D" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BF40F9F" w14:textId="2DDB17A6" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="5BF40F9F" w14:textId="2DDB17A6" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> ¿El apartado de referencias es completo y actualizado?  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D081DC1" w14:textId="70DBF05A" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="3D081DC1" w14:textId="70DBF05A" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="62534434"/>
+                <w:placeholder>
+                  <w:docPart w:val="AEBD95EEE4124BD9B90AAC1375D34090"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="13E1660F" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="13E1660F" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1384601D" w14:textId="65334682" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="1384601D" w14:textId="65334682" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...11 lines deleted...]
-              <w:t>están adaptadas a la norma APA 7?</w:t>
+              <w:t xml:space="preserve"> ¿Las fuentes utilizadas están adaptadas a la norma APA 7?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5867FC45" w14:textId="3AAAE31A" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="5867FC45" w14:textId="3AAAE31A" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="1702587985"/>
+                <w:placeholder>
+                  <w:docPart w:val="4B2E95D4D01B45E2BA0A8799917C40E0"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF452C" w:rsidRPr="00A82516" w14:paraId="030E4EF5" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="030E4EF5" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B46E7CA" w14:textId="49ED627D" w:rsidR="00AF452C" w:rsidRDefault="00AF452C" w:rsidP="0029393D">
+          <w:p w14:paraId="5B46E7CA" w14:textId="49A6C452" w:rsidR="00E27AC3" w:rsidRDefault="00D84804">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000F1D91">
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
               <w:t>Maquetación correcta (según plantilla)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A3724F9" w14:textId="2C66E905" w:rsidR="00AF452C" w:rsidRPr="00A82516" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="4A3724F9" w14:textId="2C66E905" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-58016824"/>
+                <w:placeholder>
+                  <w:docPart w:val="F22D3D04231748DA882AC33A48F7151A"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00AF452C" w:rsidRPr="005B6B48">
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C96E45" w:rsidRPr="00A82516" w14:paraId="4D9C4327" w14:textId="77777777" w:rsidTr="00D36293">
+      <w:tr w:rsidR="00E27AC3" w14:paraId="4D9C4327" w14:textId="77777777">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="330C875B" w14:textId="77777777" w:rsidR="00C96E45" w:rsidRDefault="00C96E45" w:rsidP="0029393D">
+          <w:p w14:paraId="330C875B" w14:textId="085946D4" w:rsidR="00E27AC3" w:rsidRDefault="00D84804">
             <w:pPr>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Otro: </w:t>
+              <w:t>Comentarios asociados</w:t>
+            </w:r>
+            <w:r w:rsidR="000F1D91">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:sdt>
-[...17 lines deleted...]
-                <w:r w:rsidRPr="005F50DC">
+          <w:p w14:paraId="1E411BC9" w14:textId="093B793D" w:rsidR="00E27AC3" w:rsidRDefault="00D84804">
+            <w:pPr>
+              <w:ind w:left="0" w:hanging="2"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-2091152064"/>
+                <w:placeholder>
+                  <w:docPart w:val="F236D9F8FB7345B29B1DE0B574BD08F7"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="000F1D91">
                   <w:rPr>
                     <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Haga clic aquí para escribir texto.</w:t>
                 </w:r>
-              </w:p>
-[...1 lines deleted...]
-          </w:sdt>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1153" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42D3ACE2" w14:textId="27C45D09" w:rsidR="00C96E45" w:rsidRPr="005B6B48" w:rsidRDefault="000A5CAF" w:rsidP="00313A53">
+          <w:p w14:paraId="42D3ACE2" w14:textId="27C45D09" w:rsidR="00E27AC3" w:rsidRDefault="006674D5">
             <w:pPr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0" w:hanging="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                 </w:rPr>
                 <w:alias w:val="Rango de puntuación"/>
                 <w:tag w:val="Rango de puntuación"/>
                 <w:id w:val="-1443844677"/>
+                <w:placeholder>
+                  <w:docPart w:val="0BEF6677479B431EB45E2D0193597B9B"/>
+                </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:comboBox>
                   <w:listItem w:value="Elija un elemento."/>
                   <w:listItem w:displayText="5" w:value="Muy bueno"/>
                   <w:listItem w:displayText="4" w:value="Bueno"/>
                   <w:listItem w:displayText="3" w:value="Regular"/>
                   <w:listItem w:displayText="2" w:value="Aceptable"/>
                   <w:listItem w:displayText="1" w:value="Deficiente"/>
                   <w:listItem w:displayText="0" w:value="No lo presenta"/>
                 </w:comboBox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00021F2E" w:rsidRPr="00021F2E">
+                <w:r w:rsidR="000F1D91" w:rsidRPr="00D84804">
                   <w:rPr>
-                    <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+                    <w:rStyle w:val="Textodelmarcadordeposicin"/>
                   </w:rPr>
                   <w:t>Elija un elemento.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="49150AF7" w14:textId="77777777" w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidRDefault="004C2394" w:rsidP="0029393D">
+    <w:p w14:paraId="49150AF7" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
       <w:pPr>
         <w:spacing w:before="280"/>
         <w:ind w:leftChars="0" w:left="0" w:firstLineChars="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Comfortaa" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="004C2394" w:rsidRPr="00A82516" w:rsidSect="00666496">
+    <w:sectPr w:rsidR="00E27AC3">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="442AE875" w14:textId="77777777" w:rsidR="000C4B23" w:rsidRDefault="000C4B23" w:rsidP="0029393D">
+    <w:p w14:paraId="050AE7D4" w14:textId="77777777" w:rsidR="006674D5" w:rsidRDefault="006674D5">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40773CDC" w14:textId="77777777" w:rsidR="000C4B23" w:rsidRDefault="000C4B23" w:rsidP="0029393D">
+    <w:p w14:paraId="6FB024C1" w14:textId="77777777" w:rsidR="006674D5" w:rsidRDefault="006674D5">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comfortaa">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="00"/>
@@ -4468,253 +4140,268 @@
   <w:font w:name="Century">
     <w:panose1 w:val="02040604050505020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="54982F35" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54982F35" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="62290B46" w14:textId="77777777" w:rsidR="004C2394" w:rsidRDefault="004C2394" w:rsidP="0029393D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62290B46" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1500"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="590F83A6" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="590F83A6" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="170C9EAA" w14:textId="77777777" w:rsidR="000C4B23" w:rsidRDefault="000C4B23" w:rsidP="0029393D">
+    <w:p w14:paraId="732BE939" w14:textId="77777777" w:rsidR="006674D5" w:rsidRDefault="006674D5">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="70A89A04" w14:textId="77777777" w:rsidR="000C4B23" w:rsidRDefault="000C4B23" w:rsidP="0029393D">
+    <w:p w14:paraId="52D2DCD7" w14:textId="77777777" w:rsidR="006674D5" w:rsidRDefault="006674D5">
       <w:pPr>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:hanging="2"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="2B7C29BB" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2B7C29BB" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="6FA25451" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6FA25451" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="000F1D91">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="left" w:pos="3270"/>
       </w:tabs>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7EC01C21" w14:textId="77777777" w:rsidR="0029393D" w:rsidRDefault="0029393D" w:rsidP="0029393D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EC01C21" w14:textId="77777777" w:rsidR="00E27AC3" w:rsidRDefault="00E27AC3">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:ind w:left="0" w:hanging="2"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="gf6JWD6MOH2bt5x9jvBm7DjyZRQPWRmi3J9YlZK5LHVafQntCr6okmhGV/wl9Ks2qFUDT/z/fEtmNNUVn7erXA==" w:salt="Vjm8NWJTwlRVuxNOrjvtHA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="5AXuGn6NElpAZlSMiDBGKbIv8EK10tYBWBDhg2XphLykU6tL5/+Afl4cQGxyeiOus+dWI8doqCUEFzF0hESQ1A==" w:salt="tfJjyb7YNEzL4VqUdNU1zQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004C2394"/>
     <w:rsid w:val="00021F2E"/>
     <w:rsid w:val="000A5CAF"/>
     <w:rsid w:val="000C4B23"/>
+    <w:rsid w:val="000F1D91"/>
     <w:rsid w:val="00123F21"/>
     <w:rsid w:val="00154FB0"/>
     <w:rsid w:val="00232EE9"/>
     <w:rsid w:val="0029393D"/>
     <w:rsid w:val="002D3630"/>
     <w:rsid w:val="00313A53"/>
     <w:rsid w:val="003F4B07"/>
+    <w:rsid w:val="004259B6"/>
     <w:rsid w:val="00446856"/>
     <w:rsid w:val="00496905"/>
     <w:rsid w:val="004C2394"/>
     <w:rsid w:val="00561C41"/>
     <w:rsid w:val="00636EDE"/>
     <w:rsid w:val="00655B9E"/>
     <w:rsid w:val="00666496"/>
+    <w:rsid w:val="006674D5"/>
     <w:rsid w:val="00777A12"/>
+    <w:rsid w:val="00794072"/>
     <w:rsid w:val="009478AB"/>
     <w:rsid w:val="00955ADC"/>
     <w:rsid w:val="00A721A9"/>
     <w:rsid w:val="00A82516"/>
     <w:rsid w:val="00A9063D"/>
     <w:rsid w:val="00AF452C"/>
     <w:rsid w:val="00B13E2F"/>
+    <w:rsid w:val="00BD0B1E"/>
     <w:rsid w:val="00BE02F0"/>
     <w:rsid w:val="00C27C60"/>
     <w:rsid w:val="00C96E45"/>
+    <w:rsid w:val="00D84804"/>
     <w:rsid w:val="00DB1100"/>
+    <w:rsid w:val="00E27AC3"/>
+    <w:rsid w:val="00F315A2"/>
+    <w:rsid w:val="00F829A1"/>
     <w:rsid w:val="00F97BC1"/>
     <w:rsid w:val="00FB23D7"/>
+    <w:rsid w:val="00FE233E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES_tradnl"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3806C721"/>
   <w15:docId w15:val="{26AEDDA9-266F-4688-9377-8CF3D9B1A020}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="es-ES_tradnl" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:before="120"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5384,51 +5071,51 @@
     <w:name w:val="estilo68"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:rPr>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="estilo17">
     <w:name w:val="estilo17"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Textoennegrita">
+  <w:style w:type="character" w:styleId="Fuerte">
     <w:name w:val="Strong"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:w w:val="100"/>
       <w:position w:val="-1"/>
       <w:effect w:val="none"/>
       <w:vertAlign w:val="baseline"/>
       <w:cs w:val="0"/>
       <w:em w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="estilo11">
     <w:name w:val="estilo11"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
@@ -5605,59 +5292,2209 @@
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="a2">
     <w:basedOn w:val="TableNormal"/>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblCellMar>
         <w:top w:w="15" w:type="dxa"/>
         <w:left w:w="15" w:type="dxa"/>
         <w:bottom w:w="15" w:type="dxa"/>
         <w:right w:w="15" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C27C60"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Estilo1">
+    <w:name w:val="Estilo1"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00BD0B1E"/>
+    <w:rPr>
+      <w:color w:val="auto"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6CB3B7143D8444F4B7E537CFEF5D66A8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B3BB969A-BDB8-4CF4-B8A0-E8ED536937C1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="6CB3B7143D8444F4B7E537CFEF5D66A8"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AB050DC30FB243E19ECF6C2ACAFC1FBF"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8C4014CE-3D2D-4C5E-B21A-9F1025A0B1A4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="AB050DC30FB243E19ECF6C2ACAFC1FBF"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí para escribir una fecha.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="60E762D31EE84B68B99AF219B56D50F0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9D1734B3-9DFD-4C06-9D35-A7A203DF82DB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="60E762D31EE84B68B99AF219B56D50F0"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="005A5612">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+              <w:lang w:eastAsia="es-ES_tradnl"/>
+            </w:rPr>
+            <w:t>Haga clic o pulse aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="17C1B3D8FBB94E20834D359B327129AC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{735FBFE2-4762-4D3B-B151-E0621B66359B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="17C1B3D8FBB94E20834D359B327129AC"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AC254E69C5B740BB96A708AA3BA42F0A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8D4EEF17-9DCC-460E-96E3-F4CD6E04C849}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="AC254E69C5B740BB96A708AA3BA42F0A"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D84804">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6C05529F85714AB38C121470FAA0789D"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4105A417-5B1A-4A7E-801F-AD9F2418F7CC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="6C05529F85714AB38C121470FAA0789D"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D84804">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="44266A02CCB040EA9FFAB7F2746EFB10"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D4FC6526-FFEF-44BF-B5F8-2A9F754B8A11}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="44266A02CCB040EA9FFAB7F2746EFB10"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D84804">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0FFA543C5F26457CA452FA425F2E3435"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{101A7709-9616-44DB-955E-8EF0D8AE186B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="0FFA543C5F26457CA452FA425F2E3435"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D84804">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="CCAE3ECC3A414F3B9BF815AD9BDF4B49"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C7437066-5D25-4E3F-9BF3-4DCDB00F1B7E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="CCAE3ECC3A414F3B9BF815AD9BDF4B49"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D84804">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FCFEFE5DB579408C9340BB7C262CCC38"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{389BDA26-DC0C-4767-BC44-9D67FEBE2AE2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="FCFEFE5DB579408C9340BB7C262CCC38"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="80B2BC0318274C7E9A320F02238B4457"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{4EC51B2D-BFF7-4D05-B7BD-789E71284E26}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="80B2BC0318274C7E9A320F02238B4457"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="36BAA70375EC42C19C21A14BB5A5CC55"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B73BC912-ABC3-426A-B5A1-895180DF4D63}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="36BAA70375EC42C19C21A14BB5A5CC55"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="29038EA46B72412D9710A7D1A55CF482"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{43850338-B545-41C0-ACCF-86CB7559A6B0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="29038EA46B72412D9710A7D1A55CF482"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DCC8394CF7374D0CBC81D02613311F50"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{00EE2B73-1E03-4770-9F95-9B68414F0ECB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="DCC8394CF7374D0CBC81D02613311F50"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3FAC889A6293455DA9D20CFC64ADA4EB"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{943ED71E-AA7D-419A-936E-CACF66FFBF7A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="3FAC889A6293455DA9D20CFC64ADA4EB"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="7CE42298583342D0A5C099A3D2D57EBC"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F289D2F1-84FC-43AD-9970-D7E560154235}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="7CE42298583342D0A5C099A3D2D57EBC"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AEBD95EEE4124BD9B90AAC1375D34090"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{365E4DF1-6FF9-4AB8-8262-43D8455345DC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="AEBD95EEE4124BD9B90AAC1375D34090"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4B2E95D4D01B45E2BA0A8799917C40E0"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C38788A9-D5B5-4438-906C-13E51D0C6F64}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="4B2E95D4D01B45E2BA0A8799917C40E0"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F22D3D04231748DA882AC33A48F7151A"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5D06DEE4-ED45-4109-9382-694CF7DB2DC4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="F22D3D04231748DA882AC33A48F7151A"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F236D9F8FB7345B29B1DE0B574BD08F7"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A8F6340F-BBE5-4FBA-BFD6-EE5597A14C18}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="F236D9F8FB7345B29B1DE0B574BD08F7"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Haga clic aquí para escribir texto.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0BEF6677479B431EB45E2D0193597B9B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{233CEF02-6B85-48BD-BC70-65D6AE82AD1C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A01D4" w:rsidRDefault="00D04B8D" w:rsidP="00D04B8D">
+          <w:pPr>
+            <w:pStyle w:val="0BEF6677479B431EB45E2D0193597B9B"/>
+            <w:ind w:left="0" w:hanging="2"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D84804">
+            <w:rPr>
+              <w:rStyle w:val="Textodelmarcadordeposicin"/>
+            </w:rPr>
+            <w:t>Elija un elemento.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Comfortaa">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Century">
+    <w:panose1 w:val="02040604050505020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:revisionView w:insDel="0" w:formatting="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00202E9F"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:rsid w:val="005A01D4"/>
+    <w:rsid w:val="00794072"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:rsid w:val="00DA4552"/>
+    <w:rsid w:val="00F315A2"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-ES"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES" w:eastAsia="es-ES" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Textodelmarcadordeposicin">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CB3B7143D8444F4B7E537CFEF5D66A8">
+    <w:name w:val="6CB3B7143D8444F4B7E537CFEF5D66A8"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB050DC30FB243E19ECF6C2ACAFC1FBF">
+    <w:name w:val="AB050DC30FB243E19ECF6C2ACAFC1FBF"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60E762D31EE84B68B99AF219B56D50F0">
+    <w:name w:val="60E762D31EE84B68B99AF219B56D50F0"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17C1B3D8FBB94E20834D359B327129AC">
+    <w:name w:val="17C1B3D8FBB94E20834D359B327129AC"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC254E69C5B740BB96A708AA3BA42F0A">
+    <w:name w:val="AC254E69C5B740BB96A708AA3BA42F0A"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C05529F85714AB38C121470FAA0789D">
+    <w:name w:val="6C05529F85714AB38C121470FAA0789D"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44266A02CCB040EA9FFAB7F2746EFB10">
+    <w:name w:val="44266A02CCB040EA9FFAB7F2746EFB10"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FFA543C5F26457CA452FA425F2E3435">
+    <w:name w:val="0FFA543C5F26457CA452FA425F2E3435"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCAE3ECC3A414F3B9BF815AD9BDF4B49">
+    <w:name w:val="CCAE3ECC3A414F3B9BF815AD9BDF4B49"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCFEFE5DB579408C9340BB7C262CCC38">
+    <w:name w:val="FCFEFE5DB579408C9340BB7C262CCC38"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80B2BC0318274C7E9A320F02238B4457">
+    <w:name w:val="80B2BC0318274C7E9A320F02238B4457"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36BAA70375EC42C19C21A14BB5A5CC55">
+    <w:name w:val="36BAA70375EC42C19C21A14BB5A5CC55"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29038EA46B72412D9710A7D1A55CF482">
+    <w:name w:val="29038EA46B72412D9710A7D1A55CF482"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCC8394CF7374D0CBC81D02613311F50">
+    <w:name w:val="DCC8394CF7374D0CBC81D02613311F50"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FAC889A6293455DA9D20CFC64ADA4EB">
+    <w:name w:val="3FAC889A6293455DA9D20CFC64ADA4EB"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7CE42298583342D0A5C099A3D2D57EBC">
+    <w:name w:val="7CE42298583342D0A5C099A3D2D57EBC"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEBD95EEE4124BD9B90AAC1375D34090">
+    <w:name w:val="AEBD95EEE4124BD9B90AAC1375D34090"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B2E95D4D01B45E2BA0A8799917C40E0">
+    <w:name w:val="4B2E95D4D01B45E2BA0A8799917C40E0"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F22D3D04231748DA882AC33A48F7151A">
+    <w:name w:val="F22D3D04231748DA882AC33A48F7151A"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F236D9F8FB7345B29B1DE0B574BD08F7">
+    <w:name w:val="F236D9F8FB7345B29B1DE0B574BD08F7"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BEF6677479B431EB45E2D0193597B9B">
+    <w:name w:val="0BEF6677479B431EB45E2D0193597B9B"/>
+    <w:rsid w:val="00D04B8D"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6CB3B7143D8444F4B7E537CFEF5D66A84">
+    <w:name w:val="6CB3B7143D8444F4B7E537CFEF5D66A84"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AB050DC30FB243E19ECF6C2ACAFC1FBF4">
+    <w:name w:val="AB050DC30FB243E19ECF6C2ACAFC1FBF4"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="60E762D31EE84B68B99AF219B56D50F04">
+    <w:name w:val="60E762D31EE84B68B99AF219B56D50F04"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="17C1B3D8FBB94E20834D359B327129AC4">
+    <w:name w:val="17C1B3D8FBB94E20834D359B327129AC4"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AC254E69C5B740BB96A708AA3BA42F0A4">
+    <w:name w:val="AC254E69C5B740BB96A708AA3BA42F0A4"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6C05529F85714AB38C121470FAA0789D4">
+    <w:name w:val="6C05529F85714AB38C121470FAA0789D4"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44266A02CCB040EA9FFAB7F2746EFB104">
+    <w:name w:val="44266A02CCB040EA9FFAB7F2746EFB104"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0FFA543C5F26457CA452FA425F2E34354">
+    <w:name w:val="0FFA543C5F26457CA452FA425F2E34354"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CCAE3ECC3A414F3B9BF815AD9BDF4B494">
+    <w:name w:val="CCAE3ECC3A414F3B9BF815AD9BDF4B494"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FCFEFE5DB579408C9340BB7C262CCC384">
+    <w:name w:val="FCFEFE5DB579408C9340BB7C262CCC384"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="80B2BC0318274C7E9A320F02238B44574">
+    <w:name w:val="80B2BC0318274C7E9A320F02238B44574"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36BAA70375EC42C19C21A14BB5A5CC554">
+    <w:name w:val="36BAA70375EC42C19C21A14BB5A5CC554"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="29038EA46B72412D9710A7D1A55CF4824">
+    <w:name w:val="29038EA46B72412D9710A7D1A55CF4824"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCC8394CF7374D0CBC81D02613311F504">
+    <w:name w:val="DCC8394CF7374D0CBC81D02613311F504"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3FAC889A6293455DA9D20CFC64ADA4EB4">
+    <w:name w:val="3FAC889A6293455DA9D20CFC64ADA4EB4"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7CE42298583342D0A5C099A3D2D57EBC4">
+    <w:name w:val="7CE42298583342D0A5C099A3D2D57EBC4"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AEBD95EEE4124BD9B90AAC1375D340904">
+    <w:name w:val="AEBD95EEE4124BD9B90AAC1375D340904"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4B2E95D4D01B45E2BA0A8799917C40E04">
+    <w:name w:val="4B2E95D4D01B45E2BA0A8799917C40E04"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F22D3D04231748DA882AC33A48F7151A4">
+    <w:name w:val="F22D3D04231748DA882AC33A48F7151A4"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F236D9F8FB7345B29B1DE0B574BD08F74">
+    <w:name w:val="F236D9F8FB7345B29B1DE0B574BD08F74"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0BEF6677479B431EB45E2D0193597B9B4">
+    <w:name w:val="0BEF6677479B431EB45E2D0193597B9B4"/>
+    <w:rsid w:val="00202E9F"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+      <w:spacing w:before="120" w:after="0" w:line="1" w:lineRule="atLeast"/>
+      <w:ind w:leftChars="-1" w:left="-1" w:hangingChars="1" w:hanging="1"/>
+      <w:jc w:val="both"/>
+      <w:textDirection w:val="btLr"/>
+      <w:textAlignment w:val="top"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="-1"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -5976,66 +7813,66 @@
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EB3698A0-1647-44B1-BCA8-3B05AD1A098F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>487</Words>
-  <Characters>2684</Characters>
+  <Words>498</Words>
+  <Characters>2741</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3165</CharactersWithSpaces>
+  <CharactersWithSpaces>3233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Casa</dc:creator>
+  <dc:creator>Editor</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>